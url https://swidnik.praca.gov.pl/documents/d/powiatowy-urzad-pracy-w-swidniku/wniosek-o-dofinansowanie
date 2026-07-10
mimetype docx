--- v0 (2025-10-16)
+++ v1 (2026-07-10)
@@ -4,12101 +4,11547 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D965D79" w14:textId="74E9BB0C" w:rsidR="00C35121" w:rsidRPr="002B53CC" w:rsidRDefault="00C35121" w:rsidP="00890AB5">
+    <w:p w14:paraId="2D965D79" w14:textId="74E9BB0C" w:rsidR="00C35121" w:rsidRPr="00023A82" w:rsidRDefault="00C35121" w:rsidP="00023A82">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>Miejscowość…………</w:t>
       </w:r>
-      <w:r w:rsidR="002B53CC">
+      <w:r w:rsidR="002B53CC" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B53CC">
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B53CC">
-        <w:rPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B53CC">
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>data ……………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8CBB80" w14:textId="77777777" w:rsidR="000F089B" w:rsidRPr="002B53CC" w:rsidRDefault="000F089B" w:rsidP="00890AB5">
+    <w:p w14:paraId="7C8CBB80" w14:textId="77777777" w:rsidR="000F089B" w:rsidRPr="00023A82" w:rsidRDefault="000F089B" w:rsidP="00023A82">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>Powiatowy Urząd Pracy w Świdniku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0227D1" w14:textId="57F85CBA" w:rsidR="000F089B" w:rsidRPr="002B53CC" w:rsidRDefault="00C35121" w:rsidP="00890AB5">
-      <w:pPr>
+    <w:p w14:paraId="3E0227D1" w14:textId="0E6F5426" w:rsidR="000F089B" w:rsidRPr="00023A82" w:rsidRDefault="00C35121" w:rsidP="0066696C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nr wniosku: DRP – RIP – 501 −</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77EC" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04E9D" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……./202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0B52" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BE62C0" w14:textId="5B964989" w:rsidR="000F089B" w:rsidRPr="00023A82" w:rsidRDefault="000F089B" w:rsidP="0066696C">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:spacing w:before="600" w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066696C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WNIOSEK O DOFINANSOWANIE</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42F1A" w:rsidRPr="0066696C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DLA</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="0066696C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(zaznaczyć właściwe):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DF5A2E" w14:textId="77777777" w:rsidR="000164B4" w:rsidRPr="00023A82" w:rsidRDefault="000F089B" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DD77EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>osoby bezrobotnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38938F6C" w14:textId="721DB00F" w:rsidR="000164B4" w:rsidRPr="00023A82" w:rsidRDefault="000F089B" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>opiekuna</w:t>
+      </w:r>
+      <w:r w:rsidR="00214F8F" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoby niepełnosprawnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF1ED9E" w14:textId="77777777" w:rsidR="000164B4" w:rsidRPr="00023A82" w:rsidRDefault="000F089B" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>absolwenta Centrum Integracji Społecznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F356F89" w14:textId="77777777" w:rsidR="000F089B" w:rsidRPr="00023A82" w:rsidRDefault="000F089B" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>absolwenta Klubu Integracji Społecznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5004A9E5" w14:textId="3D34AAC4" w:rsidR="00A56D36" w:rsidRPr="00023A82" w:rsidRDefault="00A56D36" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:t xml:space="preserve">Na podstawie art. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0BC6" w:rsidRPr="00023A82">
+        <w:t>147-153</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> ustawy z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0BC6" w:rsidRPr="00023A82">
+        <w:t>20 marca 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> r. o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30AEF" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve">rynku pracy i służbach zatrudnienia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5CB5" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:t>Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30AEF" w:rsidRPr="00023A82">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> r. poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30AEF" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve">620) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t>oraz rozporządzenia Ministra Rodziny, Pracy i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30095" w:rsidRPr="00023A82">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t xml:space="preserve">Polityki Społecznej z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6BE1" w:rsidRPr="00023A82">
+        <w:t>21 listopada 2025 r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">w sprawie </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6BE1" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wniosków i realizacji umów o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30095" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6BE1" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dofinansowanie podjęcia działalności gospodarczej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidR="0045727E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o refundację kosztów wyposażenia lub doposażenia stanowiska pracy (Dz.U. z 2025 r. poz. 1645) a także </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regulaminu przyznawania środków na podjęcie działalności gospodarczej stanowiącego Załączni</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4265" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">k nr 1 do Zarządzenia Dyrektora </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PUP</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4265" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E04E9D">
-[...5 lines deleted...]
-        <w:pStyle w:val="Tytu"/>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w Świdniku nr</w:t>
+      </w:r>
+      <w:r w:rsidR="00952940">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00075B57" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51B40" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z dnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00075B57" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00952940">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>27.03.2026 r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF688D6" w14:textId="34BA17F1" w:rsidR="000164B4" w:rsidRPr="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UWAGA: niniejszy wniosek </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF023A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>winien być sporządzony czytelnie (zalecana forma wydruku komputerowego).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EC60FE" w14:textId="77777777" w:rsidR="00CA4AEB" w:rsidRPr="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="0066696C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:t>Dane wnioskodawcy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409F46F0" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00FC3BA6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Imię</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79A6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (imiona)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i nazwisko:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7485894A" w14:textId="56F2EDF2" w:rsidR="007A0E12" w:rsidRPr="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7CA2" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………...………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0092333E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…........</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7CA2" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E6186E" w14:textId="4AEAE7C5" w:rsidR="007A0E12" w:rsidRPr="00023A82" w:rsidRDefault="009472B3" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0E12" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>umer PESEL, a w przypadku jego braku – rodzaj, serię i numer dokumentu potwierdzającego tożsamość</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6CBDFF" w14:textId="72A5D98A" w:rsidR="009472B3" w:rsidRPr="00023A82" w:rsidRDefault="009472B3" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5A9C45" w14:textId="77777777" w:rsidR="00EC79A6" w:rsidRPr="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adres</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7CA2" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miejsca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zamieszkania</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267E384B" w14:textId="5FDFBA48" w:rsidR="002F7CA2" w:rsidRPr="00023A82" w:rsidRDefault="002F7CA2" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000164B4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000164B4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="0092333E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79A6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7186C12A" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="002F7CA2" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:r w:rsidR="0045727E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>do doręczeń</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534259CE" w14:textId="48AB5FCB" w:rsidR="00CA4AEB" w:rsidRPr="00023A82" w:rsidRDefault="00023A82" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4AEB" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4AEB" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000164B4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7CA2" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="0092333E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7CA2" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="000164B4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7CA2" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7C38C9" w14:textId="77777777" w:rsidR="0066696C" w:rsidRDefault="0045727E" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00387FA8" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (o ile posiada)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C19EBC" w14:textId="106E95F9" w:rsidR="0045727E" w:rsidRPr="00023A82" w:rsidRDefault="0045727E" w:rsidP="0066696C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302456B8" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:r w:rsidR="0045727E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>poczty elektronicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3FDF" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337C1565" w14:textId="059C73C7" w:rsidR="00CA4AEB" w:rsidRPr="00023A82" w:rsidRDefault="00DD3FDF" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="000164B4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="0092333E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="000164B4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1ABE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332AF778" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Numer telefonu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4D8A33" w14:textId="05C5856E" w:rsidR="00CA4AEB" w:rsidRPr="00023A82" w:rsidRDefault="00CA4AEB" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0092333E" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="000164B4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79A6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79A6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79A6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30095" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E14E60" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="009B6EDE" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Numer konta osobisteg</w:t>
+      </w:r>
+      <w:r w:rsidR="0036548C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0046139A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00FC3BA6">
-[...6 lines deleted...]
-    <w:p w14:paraId="69DF5A2E" w14:textId="77777777" w:rsidR="000164B4" w:rsidRDefault="000F089B" w:rsidP="00382A70">
+    </w:p>
+    <w:p w14:paraId="3CAF926B" w14:textId="5E125037" w:rsidR="009B42E1" w:rsidRPr="00023A82" w:rsidRDefault="0036548C" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30095" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33551B68" w14:textId="25824B86" w:rsidR="009B42E1" w:rsidRPr="00023A82" w:rsidRDefault="009B6EDE" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Stan cywilny</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………...</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30095" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280E40F7" w14:textId="0C86698C" w:rsidR="0036548C" w:rsidRPr="00023A82" w:rsidRDefault="009B6EDE" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rozdzielność majątkowa</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zaznaczyć właściwe)</w:t>
+      </w:r>
+      <w:r w:rsidR="0036548C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC2ED6B" w14:textId="16241B8A" w:rsidR="009B42E1" w:rsidRPr="00023A82" w:rsidRDefault="008E678C" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0231" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3784127B" w14:textId="79F36F56" w:rsidR="009B42E1" w:rsidRPr="00023A82" w:rsidRDefault="008E678C" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0231" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339A8513" w14:textId="50E0A2E5" w:rsidR="002777F0" w:rsidRPr="00023A82" w:rsidRDefault="000B0231" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nie dotyczy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9F2FAB" w14:textId="08EC0B2E" w:rsidR="00C469E9" w:rsidRPr="00023A82" w:rsidRDefault="00C451C6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Informacje o w</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6EDE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ykształceni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6EDE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ukończonych szkoleniach, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6EDE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>doświadczeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6EDE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zawodow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ym lub o umiejętnościach przydatnych do wykonywania </w:t>
+      </w:r>
+      <w:r w:rsidR="002777F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planowanej działalności </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="0046139A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D7D2B7" w14:textId="34137427" w:rsidR="00C469E9" w:rsidRPr="00023A82" w:rsidRDefault="00C469E9" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Czy prowadził(a) Pan(i) wcześniej działalność gospodarczą</w:t>
+      </w:r>
+      <w:r w:rsidR="00180DEB" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00735BE4" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(zaznaczyć właściwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7050">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7058B047" w14:textId="77777777" w:rsidR="00735BE4" w:rsidRPr="00023A82" w:rsidRDefault="00C469E9" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="38938F6C" w14:textId="721DB00F" w:rsidR="000164B4" w:rsidRDefault="000F089B" w:rsidP="00382A70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAK </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB7D3FD" w14:textId="77777777" w:rsidR="00CD7050" w:rsidRDefault="00C469E9" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044E20EB" w14:textId="60A9D75C" w:rsidR="00C469E9" w:rsidRPr="00CD7050" w:rsidRDefault="00C469E9" w:rsidP="00CD7050">
+      <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...324 lines deleted...]
-    <w:p w14:paraId="6851D5A6" w14:textId="4F12067E" w:rsidR="00CA4AEB" w:rsidRPr="002B53CC" w:rsidRDefault="00CA4AEB" w:rsidP="00382A70">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7050">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>W przypadku udzielenia odpowiedzi twierdzącej, proszę uzupełnić poniższe dane:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A2D777" w14:textId="3362752D" w:rsidR="00023A82" w:rsidRDefault="00C469E9" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002B53CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>okres prowadzenia działalności: …………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="002F7CA2" w:rsidRPr="002B53CC">
-[...15 lines deleted...]
-    <w:p w14:paraId="267E384B" w14:textId="444A157E" w:rsidR="002F7CA2" w:rsidRPr="002B53CC" w:rsidRDefault="00CA4AEB" w:rsidP="00382A70">
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05402FEA" w14:textId="6F6819B4" w:rsidR="00C469E9" w:rsidRPr="00023A82" w:rsidRDefault="00C469E9" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="0092333E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zakres przedmiotowy działalności: ……………………………..…</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E4E069" w14:textId="5E0D3632" w:rsidR="00023A82" w:rsidRDefault="00C469E9" w:rsidP="00023A82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="1429" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidR="002F7CA2" w:rsidRPr="002B53CC">
-[...33 lines deleted...]
-    <w:p w14:paraId="534259CE" w14:textId="13109E7B" w:rsidR="00CA4AEB" w:rsidRPr="002B53CC" w:rsidRDefault="002F7CA2" w:rsidP="00382A70">
+    </w:p>
+    <w:p w14:paraId="244FDEE7" w14:textId="77FA4D30" w:rsidR="00C469E9" w:rsidRPr="00023A82" w:rsidRDefault="00C469E9" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...61 lines deleted...]
-    <w:p w14:paraId="337C1565" w14:textId="46C9E004" w:rsidR="00CA4AEB" w:rsidRPr="002B53CC" w:rsidRDefault="00CA4AEB" w:rsidP="00382A70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Numer Identyfikacji Podatkowej (NIP):……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381B3FF4" w14:textId="5D771A30" w:rsidR="00217C98" w:rsidRPr="00023A82" w:rsidRDefault="0046139A" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="3A4D8A33" w14:textId="01B5FE76" w:rsidR="00CA4AEB" w:rsidRPr="002B53CC" w:rsidRDefault="00CA4AEB" w:rsidP="00382A70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Czy Współmałżonek prowadzi działalność gospodarczą?</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zaznaczyć właściwe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774256D7" w14:textId="77777777" w:rsidR="00CD7050" w:rsidRDefault="006E1804" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="0092333E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TAK −</w:t>
+      </w:r>
+      <w:r w:rsidR="0046139A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proszę podać numer NIP: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4389" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>…..</w:t>
       </w:r>
-      <w:r w:rsidR="000164B4">
-[...6 lines deleted...]
-    <w:p w14:paraId="4BBB9D72" w14:textId="72272176" w:rsidR="00217C98" w:rsidRDefault="00CA4AEB" w:rsidP="00382A70">
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD66FB" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAAE561" w14:textId="1760CA6C" w:rsidR="0046139A" w:rsidRPr="00CD7050" w:rsidRDefault="006E1804" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="7793ECDC" w14:textId="68581BD3" w:rsidR="00217C98" w:rsidRDefault="00DD3FDF" w:rsidP="00382A70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7050">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B9F7AD" w14:textId="4032E2C5" w:rsidR="00D430B1" w:rsidRPr="00023A82" w:rsidRDefault="00D430B1" w:rsidP="0066696C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:t>Symbol i opis planowanej działalności gospodarczej:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2772CFCD" w14:textId="3D348BD0" w:rsidR="00217C98" w:rsidRPr="00023A82" w:rsidRDefault="00387FA8" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002B53CC">
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Symbol podklasy rodzaju działalności określony zgodnie z Polską Klasyfikacją działalności (PKD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008E678C">
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B53CC">
-[...14 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…...</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……..…</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6BE1" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0013081F" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…...</w:t>
+      </w:r>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="0013081F" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6CED53" w14:textId="77777777" w:rsidR="00CD7050" w:rsidRPr="00CD7050" w:rsidRDefault="005F6555" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Normalny2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002B53CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB24F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pis planowanej działalności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, w tym informacje o niezbędnych uprawnieniach, pozwoleniach, licencjach lub o koncesjach:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC31D9D" w14:textId="10DD9369" w:rsidR="005F6555" w:rsidRPr="00023A82" w:rsidRDefault="00BB24F0" w:rsidP="00CD7050">
+      <w:pPr>
+        <w:pStyle w:val="Normalny2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="717"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>………</w:t>
       </w:r>
-      <w:r w:rsidR="007754EF" w:rsidRPr="002B53CC">
-[...11 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00217C98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6555" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0039158F" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9448D1" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00BB24F0" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Normalny2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="008E678C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Przewidywany termin rozpoczęcia działalności:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B53CC">
-[...11 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      <w:r w:rsidR="003854B7" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EADC2A" w14:textId="1C92B1F5" w:rsidR="00C451C6" w:rsidRPr="00023A82" w:rsidRDefault="005F6555" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Normalny2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00BB24F0" w:rsidRPr="002B53CC">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adres stałego miejsca wykonywania planowanej działalności gospodarczej, a</w:t>
+      </w:r>
+      <w:r w:rsidR="002B211B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="002B211B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>przypadku działalności wykonywanej mobilnie – adres miejsca przechowywania zakupionych w ramach dofinansowana składników majątkowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00C451C6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008E678C">
-[...32 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    </w:p>
+    <w:p w14:paraId="7F091A49" w14:textId="77777777" w:rsidR="005F6555" w:rsidRPr="00023A82" w:rsidRDefault="00C451C6" w:rsidP="00210520">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="357" w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120C339F" w14:textId="3AE8F0BA" w:rsidR="00C451C6" w:rsidRPr="00023A82" w:rsidRDefault="005F6555" w:rsidP="00210520">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="357" w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7F7F95" w14:textId="5B12F341" w:rsidR="008758E5" w:rsidRPr="00023A82" w:rsidRDefault="00C451C6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Normalny2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00BB24F0" w:rsidRPr="002B53CC">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="008758E5" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tan prawny związany z</w:t>
+      </w:r>
+      <w:r w:rsidR="002777F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008758E5" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6555" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stałym </w:t>
+      </w:r>
+      <w:r w:rsidR="008758E5" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>miejscem wykonywania działalności</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zaznaczyć właściwe)</w:t>
+      </w:r>
+      <w:r w:rsidR="008758E5" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008E678C">
-[...249 lines deleted...]
-        <w:pStyle w:val="Normalny2"/>
+    </w:p>
+    <w:p w14:paraId="17027A8A" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00473D79" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Numer i nazwa wg PKD</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00091894" w:rsidRPr="00023A82">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...121 lines deleted...]
-        <w:pStyle w:val="Normalny2"/>
+        <w:t>łasność</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED3B168" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00473D79" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Krótki opis planowanej działalności: ……………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00217C98">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00091894" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>…………</w:t>
-[...175 lines deleted...]
-        <w:pStyle w:val="Normalny2"/>
+        <w:t>spółwłasność</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108253CB" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00473D79" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00217C98">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Przewidywany termin rozpoczęcia działalności:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E678C">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00091894" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ……….</w:t>
-[...41 lines deleted...]
-        <w:pStyle w:val="Normalny2"/>
+        <w:t>ajem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0C566C" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00473D79" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...62 lines deleted...]
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00091894" w:rsidRPr="002B53CC">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00091894" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>łasność</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49F06C0A" w14:textId="77777777" w:rsidR="00473D79" w:rsidRDefault="00473D79" w:rsidP="00382A70">
+        <w:t>zierżaw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8D9DD2" w14:textId="77777777" w:rsidR="00023A82" w:rsidRDefault="00473D79" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:numPr>
-[...293 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-[...64 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00091894" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>życzenie</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4ECBF3" w14:textId="3C134D6A" w:rsidR="005F6555" w:rsidRPr="00023A82" w:rsidRDefault="00E53E0F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="2C2E1C94" w14:textId="77EF0519" w:rsidR="00030009" w:rsidRPr="002B53CC" w:rsidRDefault="00030009" w:rsidP="00382A70">
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Według zleceń</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5F257E" w14:textId="2480A0DF" w:rsidR="00030009" w:rsidRPr="00023A82" w:rsidRDefault="00030009" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00822D18" w:rsidRPr="002B53CC">
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Określić stopień zaawansowania działań organizacyjnych i inwestycyjnych podjętych na rzecz rozpoczęcia działalności</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008E678C">
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009B42E1">
-[...28 lines deleted...]
-    <w:p w14:paraId="000B3063" w14:textId="65A2B655" w:rsidR="00533A81" w:rsidRPr="002B53CC" w:rsidRDefault="00030009" w:rsidP="00382A70">
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…………………………………………………...</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2068C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……...</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002777F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2068C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2E1C94" w14:textId="75A8447B" w:rsidR="00030009" w:rsidRPr="00023A82" w:rsidRDefault="00030009" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00533A81" w:rsidRPr="002B53CC">
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Analiza rynku odbiorców, czyli otoczenia, na którym firma zamierza działać</w:t>
+      </w:r>
+      <w:r w:rsidR="00822D18" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00533A81" w:rsidRPr="002B53CC">
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
-        <w:t>……………………………………………………………………………………………….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C916C0">
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………..……………</w:t>
+      </w:r>
+      <w:r w:rsidR="009B42E1" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C916C0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009B42E1" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="008E678C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00533A81" w:rsidRPr="002B53CC">
-[...28 lines deleted...]
-    <w:p w14:paraId="484BF88B" w14:textId="136AB419" w:rsidR="00473D79" w:rsidRDefault="00030009" w:rsidP="00382A70">
+      <w:r w:rsidR="002777F0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2068C" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>..................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000B3063" w14:textId="16EF4DFF" w:rsidR="00533A81" w:rsidRPr="00023A82" w:rsidRDefault="00030009" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Charakterystyka konkurencji, czyli otoczenia, na którym firma zamierza działać</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>……………………………………………………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00C916C0" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00533A81" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.……………………………………………………………………………………………………………………………………………………………………………..……………</w:t>
+      </w:r>
+      <w:r w:rsidR="009B42E1" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A831AE" w14:textId="7A4FEFE2" w:rsidR="002777F0" w:rsidRPr="00023A82" w:rsidRDefault="002777F0" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B53CC">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Opis lokalu, w którym będzie wykonywana planowana działalność gospodarcza, chyba że działalność będzie wykonywana mobilnie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C74CED0" w14:textId="37222D05" w:rsidR="002777F0" w:rsidRPr="00023A82" w:rsidRDefault="002777F0" w:rsidP="00210520">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484BF88B" w14:textId="2726F9DE" w:rsidR="00473D79" w:rsidRPr="00023A82" w:rsidRDefault="00030009" w:rsidP="0066696C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
         <w:t>Proponowana forma zabezpieczenia zwrotu środków</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3BA6">
-[...7 lines deleted...]
-    <w:p w14:paraId="258AB747" w14:textId="4B7A84E6" w:rsidR="00473D79" w:rsidRDefault="003E3749" w:rsidP="00890AB5">
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> (zaznaczyć właściwe)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C469E9" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258AB747" w14:textId="4B7A84E6" w:rsidR="00473D79" w:rsidRPr="00023A82" w:rsidRDefault="003E3749" w:rsidP="00023A82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473D79">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00030009" w:rsidRPr="00473D79">
+      <w:r w:rsidR="00030009" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">lokada środków </w:t>
       </w:r>
-      <w:r w:rsidR="00BD5A1C" w:rsidRPr="003746AA">
+      <w:r w:rsidR="00BD5A1C" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>zgromadzonych na rachunku płatniczym</w:t>
       </w:r>
-      <w:r w:rsidR="00030009" w:rsidRPr="003746AA">
+      <w:r w:rsidR="00030009" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A5EA8B" w14:textId="77777777" w:rsidR="00473D79" w:rsidRDefault="003E3749" w:rsidP="00890AB5">
+    <w:p w14:paraId="55A5EA8B" w14:textId="77777777" w:rsidR="00473D79" w:rsidRPr="00023A82" w:rsidRDefault="003E3749" w:rsidP="00023A82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473D79">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="00030009" w:rsidRPr="00473D79">
+      <w:r w:rsidR="00030009" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>eksel z poręczeniem wekslowym</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A136F9" w14:textId="3940AEAE" w:rsidR="00161E3F" w:rsidRPr="003746AA" w:rsidRDefault="00161E3F" w:rsidP="00890AB5">
+    <w:p w14:paraId="37A136F9" w14:textId="2A8DE684" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003746AA">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>weksel in blanco</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5923C8D6" w14:textId="77777777" w:rsidR="00473D79" w:rsidRDefault="003E3749" w:rsidP="00890AB5">
+      <w:r w:rsidR="003F4598" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5923C8D6" w14:textId="77777777" w:rsidR="00473D79" w:rsidRPr="00023A82" w:rsidRDefault="003E3749" w:rsidP="00023A82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473D79">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00030009" w:rsidRPr="00473D79">
+      <w:r w:rsidR="00030009" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>oręczenie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDC9AA0" w14:textId="77777777" w:rsidR="00473D79" w:rsidRDefault="003E3749" w:rsidP="00890AB5">
+    <w:p w14:paraId="4CDC9AA0" w14:textId="77777777" w:rsidR="00473D79" w:rsidRPr="00023A82" w:rsidRDefault="003E3749" w:rsidP="00023A82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473D79">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="00030009" w:rsidRPr="00473D79">
+      <w:r w:rsidR="00030009" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>warancja bankowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4624C0A5" w14:textId="77777777" w:rsidR="00473D79" w:rsidRDefault="003E3749" w:rsidP="00890AB5">
+    <w:p w14:paraId="4624C0A5" w14:textId="77777777" w:rsidR="00473D79" w:rsidRPr="00023A82" w:rsidRDefault="003E3749" w:rsidP="00023A82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473D79">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="00030009" w:rsidRPr="00473D79">
+      <w:r w:rsidR="00030009" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>astaw na prawach i rzeczach</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFF4F97" w14:textId="77777777" w:rsidR="00030009" w:rsidRPr="00473D79" w:rsidRDefault="003E3749" w:rsidP="00890AB5">
+    <w:p w14:paraId="6109AEAF" w14:textId="60D60B1F" w:rsidR="00FB1AC7" w:rsidRPr="00023A82" w:rsidRDefault="003E3749" w:rsidP="00023A82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473D79">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00030009" w:rsidRPr="00473D79">
+      <w:r w:rsidR="00030009" w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>kt notarialny o poddaniu się egzekucji przez dłużnika</w:t>
       </w:r>
-    </w:p>
-[...57 lines deleted...]
-    <w:p w14:paraId="5F1B2C4A" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00382A70">
+      <w:r w:rsidR="00EA2F0A" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6490DBD7" w14:textId="77777777" w:rsidR="0013081F" w:rsidRPr="00023A82" w:rsidRDefault="0013081F" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0013081F" w:rsidRPr="00023A82" w:rsidSect="00023A82">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307EFE68" w14:textId="6EDBD8A1" w:rsidR="00030009" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="0066696C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00ED7E6B">
+      <w:r w:rsidRPr="00023A82">
         <w:lastRenderedPageBreak/>
-        <w:t>Kalkulacja kosztów związanych z podjęciem działalności gospodarczej (środki własne i środki otrzymane z PUP).</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Kalkulacja kosztów związanych z podjęciem działalności gospodarczej oraz źródła ich finansowania </w:t>
+        <w:t xml:space="preserve">Kalkulacja kosztów związanych z podjęciem działalności gospodarczej </w:t>
+      </w:r>
+      <w:r w:rsidR="0039158F" w:rsidRPr="00023A82">
+        <w:t>wraz z źródłami ich finansowania.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Kalkulacja kosztów związanych z podjęciem działalności gospodarczej (środki własne i środki otrzymane z PUP)."/>
         <w:tblDescription w:val="Tabela zawiera osiem kolumn. W pierwszej nalezy podać liczbę porządkową, w drugiej przedmiot planowanego zakupu, w trzeciej ilość, w czwartej stan przedmiotu, w piątej formę płatności, w szóstej łączną kwotę brutto, w siódmej źródło finansowania- środki własne, w ósmej źródło finansowania (środki otrzymane z PUP-wartość brutto)"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1697"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="1414"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="1557"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="0FC5FE38" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="0FC5FE38" w14:textId="77777777" w:rsidTr="00925EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F2A85C" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="12F2A85C" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>L.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02319D54" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="02319D54" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Przedmiot planowanego zakupu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="446D5311" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="446D5311" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ilość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31188BD2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="31188BD2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Stan przedmiotu (nowy, używany)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B8BD33" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="15B8BD33" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Forma płatności (przelew /gotówka/ karta płatnicza)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F130F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6B3F130F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Łącznie kwota (wartość brutto)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCB15DD" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="2312C363" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Środki własne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DE696F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6C7F9133" w14:textId="2D1188A5" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00EE5537" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00ED7E6B">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Źródło finansowania</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kwota wnioskowanego dofinansowania </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C7F9133" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-[...22 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="74F25579" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(wartość brutto)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="7D27F4B9" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="7D27F4B9" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39B6562D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="39B6562D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2314E027" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2314E027" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E80FE8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="72E80FE8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB72C05" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4BB72C05" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2095A8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4D2095A8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761A1FB3" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="761A1FB3" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="633F15C7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="633F15C7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="063367F6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="063367F6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="23530454" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="23530454" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00E44B6E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="00E44B6E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="512E75EE" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="512E75EE" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6F036D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7E6F036D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E35B58" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="03E35B58" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4434046D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4434046D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9AB20D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1A9AB20D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAD5824" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3BAD5824" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041B387F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="041B387F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="30AC2F5A" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="30AC2F5A" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D9DA17" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="42D9DA17" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A907A73" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3A907A73" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B65C4D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="53B65C4D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15FFDD9A" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="15FFDD9A" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E51871" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="13E51871" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56E76311" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="56E76311" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="05D06FFA" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="05D06FFA" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28647368" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="28647368" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="536FEE32" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="536FEE32" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58A16FFA" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="58A16FFA" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4451B352" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4451B352" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D59210A" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0D59210A" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5544B7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2F5544B7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7539F047" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7539F047" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC3BECA" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4AC3BECA" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="527B33E8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="527B33E8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B833408" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5B833408" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="0DFC21C7" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="0DFC21C7" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0811E576" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0811E576" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="319C858F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="319C858F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBC806F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5CBC806F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46981916" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="46981916" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54073702" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="54073702" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33D635A6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="33D635A6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD4E6B0" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3BD4E6B0" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A2CF6B" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="71A2CF6B" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="56336ADE" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="56336ADE" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA883F8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1CA883F8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07DB8F2C" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="07DB8F2C" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1048CE" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0D1048CE" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C5B4B1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="44C5B4B1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB1CA6E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6FB1CA6E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AFDFE4" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="12AFDFE4" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="002CE01C" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="002CE01C" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549E4113" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="549E4113" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="40B0517A" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="40B0517A" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D979D45" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0D979D45" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7912A5" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0C7912A5" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCD0EB9" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1BCD0EB9" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24BA8D53" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="24BA8D53" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23CC72E2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="23CC72E2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="756017BF" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="756017BF" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="027BFDD1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="027BFDD1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C4DF1D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="69C4DF1D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="66260493" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="66260493" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47327C0D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="47327C0D" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76CDEA8B" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="76CDEA8B" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54ABBEF2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="54ABBEF2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC92BD8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5BC92BD8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA3E6D1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4FA3E6D1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDAC899" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5DDAC899" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4E8C45" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2D4E8C45" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3968021E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3968021E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="2EB06BD9" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="2EB06BD9" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8A66C6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5B8A66C6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67959EEE" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="67959EEE" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71FF0AF7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="71FF0AF7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6054A542" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6054A542" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A54B4D0" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2A54B4D0" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA94F41" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0EA94F41" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1052333A" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1052333A" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C83FDE7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3C83FDE7" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="48DF63A7" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="48DF63A7" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41263102" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="41263102" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7132F702" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7132F702" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3B0D66" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4B3B0D66" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="337DDDB1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="337DDDB1" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAEAEC2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7EAEAEC2" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E73320E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0E73320E" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7453F403" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7453F403" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C50861" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="53C50861" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7626" w:rsidRPr="00ED7E6B" w14:paraId="4633D960" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="009F7626" w:rsidRPr="00023A82" w14:paraId="4633D960" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFEE585" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="009F7626" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3CFEE585" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="009F7626" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19B7EFB8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="19B7EFB8" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40741580" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="40741580" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4069970F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4069970F" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD4DFD6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2DD4DFD6" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9BCFDC" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5A9BCFDC" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="268210D4" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="268210D4" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66CC49B0" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00ED7E6B" w:rsidRDefault="00F54DF8" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="66CC49B0" w14:textId="77777777" w:rsidR="00F54DF8" w:rsidRPr="00023A82" w:rsidRDefault="00F54DF8" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w14:paraId="38C46951" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="004A62B0" w:rsidRPr="00023A82" w14:paraId="38C46951" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAD338E" w14:textId="7BAA39B0" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5BAD338E" w14:textId="7BAA39B0" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9FAC19" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1E9FAC19" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9A08EE" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6E9A08EE" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2655881A" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2655881A" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5307D1" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3A5307D1" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5FA383" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1E5FA383" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5610901C" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5610901C" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547572DD" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="547572DD" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w14:paraId="08CD3BC5" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="004A62B0" w:rsidRPr="00023A82" w14:paraId="08CD3BC5" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADC91E7" w14:textId="69258C11" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6ADC91E7" w14:textId="69258C11" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD64A39" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2AD64A39" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79EA378F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="79EA378F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29625466" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="29625466" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4C92D0" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3C4C92D0" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A91385" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="60A91385" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="515ECCFA" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="515ECCFA" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEA6FBB" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3CEA6FBB" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w14:paraId="1E9E1D26" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="004A62B0" w:rsidRPr="00023A82" w14:paraId="1E9E1D26" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51209835" w14:textId="68B2C34F" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="51209835" w14:textId="68B2C34F" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7C0B1C" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6A7C0B1C" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C3138E" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="33C3138E" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD1F504" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5DD1F504" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB190C3" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5AB190C3" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="690B81C6" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="690B81C6" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="797E6936" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="797E6936" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0197261F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0197261F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w14:paraId="67C26A58" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="004A62B0" w:rsidRPr="00023A82" w14:paraId="67C26A58" w14:textId="77777777" w:rsidTr="003854B7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03359AC4" w14:textId="2259F17B" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="03359AC4" w14:textId="2259F17B" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7EF47F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3A7EF47F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="337674D2" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="337674D2" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="626C6E1C" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="626C6E1C" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C90F7F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="74C90F7F" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6064677B" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6064677B" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06E2CCB4" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="06E2CCB4" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D3C1E6" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00ED7E6B" w:rsidRDefault="004A62B0" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="45D3C1E6" w14:textId="77777777" w:rsidR="004A62B0" w:rsidRPr="00023A82" w:rsidRDefault="004A62B0" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w14:paraId="7F45108E" w14:textId="77777777" w:rsidTr="00925EE8">
+      <w:tr w:rsidR="00E92A3B" w:rsidRPr="00023A82" w14:paraId="7F45108E" w14:textId="77777777" w:rsidTr="00CB7D09">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="100"/>
+          <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E271C0E" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4E271C0E" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D6C194E" w14:textId="1D74F18C" w:rsidR="00E92A3B" w:rsidRPr="00554A7B" w:rsidRDefault="00E92A3B" w:rsidP="00554A7B">
+          <w:p w14:paraId="4D6C194E" w14:textId="1D74F18C" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1320"/>
               </w:tabs>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00554A7B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>RAZEM:</w:t>
             </w:r>
-            <w:r w:rsidR="00554A7B" w:rsidRPr="00554A7B">
+            <w:r w:rsidR="00554A7B" w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4713A578" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4713A578" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57BFC828" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="57BFC828" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="736E7F05" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="736E7F05" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="710BD082" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="710BD082" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4B086E" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6D4B086E" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="728F51E1" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="728F51E1" w14:textId="77777777" w:rsidR="00E92A3B" w:rsidRPr="00023A82" w:rsidRDefault="00E92A3B" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1799267A" w14:textId="77777777" w:rsidR="00AF5F5C" w:rsidRPr="00ED7E6B" w:rsidRDefault="00E92A3B" w:rsidP="00ED7E6B">
-[...49 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="089DEE8F" w14:textId="77777777" w:rsidR="001F06BC" w:rsidRPr="00023A82" w:rsidRDefault="001F06BC" w:rsidP="0049068A">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:sectPr w:rsidR="001F06BC" w:rsidRPr="00023A82" w:rsidSect="00023A82">
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="851" w:right="1276" w:bottom="1276" w:left="1418" w:header="0" w:footer="640" w:gutter="0"/>
+          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="033A4EEC" w14:textId="77777777" w:rsidR="00AF5F5C" w:rsidRDefault="00AF5F5C" w:rsidP="00382A70">
+    <w:p w14:paraId="6EF2542D" w14:textId="2CED3530" w:rsidR="00172784" w:rsidRPr="00023A82" w:rsidRDefault="00172784" w:rsidP="0066696C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
-      <w:r w:rsidRPr="008E53FC">
+      <w:r w:rsidRPr="00023A82">
         <w:lastRenderedPageBreak/>
-        <w:t>Szczegółowa specyfikacja kwoty wnioskowanego dofinansowania z PUP.</w:t>
-[...26 lines deleted...]
-        </w:rPr>
+        <w:t>Szczegółową specyfikacją wydatków do poniesienia w ramach dofinansowania przeznaczonych na zakup towarów i usług, w szczególności na zakup środków trwałych, urządzeń, maszyn, materiałów, towarów, materiałów reklamowych,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1321C" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> wartości niematerialnych lub prawnych, pozyskanie lub dostosowanie do planowanej działalności lokalu, usług, na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t>pokrycie kosztów pomocy prawnej, konsultacji i doradztwa związanych z podję</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
         <w:t>ciem działalności gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10300" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Szczegółowa specyfikacja kwoty wnioskowanego dofinansowania z PUP."/>
         <w:tblDescription w:val="Tabela zawiera cztery kolumny. W pierwszej nażeży wpisać liczbę porządkową, w drugiej przedmiot planowanego zakupu, w trzeciej przewidywana wartość w PLN, w czwartej szczegółowe uzasadnienie dotyczące planowanego zakupu."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="3527"/>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="3951"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="169F4637" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="169F4637" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="2700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61943523" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="61943523" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>L.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC77B20" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0DC77B20" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Przedmiot planowanego zakupu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CB3452" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="38CB3452" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Przewidywana wartoś</w:t>
             </w:r>
-            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00ED7E6B">
+            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ć brutto w PLN środków otrzymanych </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>z PUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A30262" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="66A30262" w14:textId="43A73D37" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C1B2B">
+            <w:r w:rsidRPr="00210520">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Szcze</w:t>
             </w:r>
-            <w:r w:rsidR="00EE7C7A" w:rsidRPr="007C1B2B">
+            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00210520">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">gółowe </w:t>
             </w:r>
-            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00ED7E6B">
+            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">uzasadnienie przedmiotu </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>zakupu potwierdzone dokumentami</w:t>
+              <w:t xml:space="preserve">zakupu </w:t>
             </w:r>
-            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00ED7E6B">
+            <w:r w:rsidR="00CF023A" w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve"> określającymi cenę </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wraz z </w:t>
             </w:r>
-            <w:r w:rsidR="00566539" w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dokumentami</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF023A" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">potwierdzającymi wskazaną </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7C7A" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cenę </w:t>
+            </w:r>
+            <w:r w:rsidR="00566539" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>szacunkową</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve"> planowanego zakupu (wymagane jest dołączenie do wniosku wydruków ze stron, xero z katalogów, oferty handlowe, itp.)</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>planowanego zakupu (wymagane jest dołączenie do wniosku wydruków ze stron, xero z katalogów, oferty handlowe, itp.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="1F76DFF1" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="1F76DFF1" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="775572EF" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="775572EF" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24273B8E" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="24273B8E" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10246C76" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="10246C76" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6061B558" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6061B558" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="639D6E41" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="639D6E41" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E79D467" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2E79D467" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D64192" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="12D64192" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409E42D3" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="409E42D3" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="127668C1" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="127668C1" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="19570279" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="19570279" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="299BB205" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="299BB205" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55092DB3" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="55092DB3" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2B1B98" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5C2B1B98" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCE81D0" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7CCE81D0" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="3BA9E5B0" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="3BA9E5B0" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A06A3D0" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3A06A3D0" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC743D2" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2BC743D2" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1681A04A" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1681A04A" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05EEF7ED" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="05EEF7ED" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="6450F113" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="6450F113" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDD5951" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7FDD5951" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B86418" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="69B86418" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61E4EDAB" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="61E4EDAB" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267EAA1D" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="267EAA1D" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="377131FF" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="377131FF" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103D5E3E" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="103D5E3E" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D551910" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1D551910" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64AF388D" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="64AF388D" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31196CD7" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="31196CD7" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="55FB59F1" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="55FB59F1" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C97DED4" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0C97DED4" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394C20AA" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="394C20AA" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="388DF5B2" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="388DF5B2" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="391782A2" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="391782A2" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="4EF849CE" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="4EF849CE" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26B64B45" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="26B64B45" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A724BF1" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3A724BF1" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD82707" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="4DD82707" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785E2682" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="785E2682" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w14:paraId="668BAF05" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00161E3F" w:rsidRPr="00023A82" w14:paraId="668BAF05" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1641F6B2" w14:textId="73C13FF9" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1641F6B2" w14:textId="73C13FF9" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA1DA89" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7BA1DA89" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B49ABBD" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="0B49ABBD" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="244E2FC7" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="244E2FC7" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w14:paraId="0700D370" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00161E3F" w:rsidRPr="00023A82" w14:paraId="0700D370" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="625971C0" w14:textId="1F54D1B9" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="625971C0" w14:textId="1F54D1B9" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6DC492" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1C6DC492" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1AC525" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3A1AC525" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3009E772" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3009E772" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w14:paraId="78251C3F" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00161E3F" w:rsidRPr="00023A82" w14:paraId="78251C3F" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42920A5A" w14:textId="354F48CF" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="42920A5A" w14:textId="354F48CF" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A4098A" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="77A4098A" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0EF415" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6B0EF415" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B6BAB2" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="37B6BAB2" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w14:paraId="3B529FE2" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00161E3F" w:rsidRPr="00023A82" w14:paraId="3B529FE2" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D363E2A" w14:textId="1F8784D7" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1D363E2A" w14:textId="1F8784D7" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44FB9538" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="44FB9538" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02985585" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="02985585" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2915906E" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2915906E" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w14:paraId="79626B10" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00161E3F" w:rsidRPr="00023A82" w14:paraId="79626B10" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CF6A26" w14:textId="37F9485E" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="38CF6A26" w14:textId="37F9485E" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08280ED9" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="08280ED9" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03CE428C" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="03CE428C" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADBB2AE" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="1ADBB2AE" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w14:paraId="754339DD" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00161E3F" w:rsidRPr="00023A82" w14:paraId="754339DD" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6862EA3C" w14:textId="68E598DD" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="6862EA3C" w14:textId="68E598DD" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35C0DBE2" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="35C0DBE2" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C05002" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="42C05002" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66CA2D92" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="66CA2D92" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w14:paraId="4345BDAA" w14:textId="77777777" w:rsidTr="00ED7E6B">
+      <w:tr w:rsidR="00161E3F" w:rsidRPr="00023A82" w14:paraId="4345BDAA" w14:textId="77777777" w:rsidTr="00ED7E6B">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E2DF01" w14:textId="67DEFBB0" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="72E2DF01" w14:textId="67DEFBB0" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04921B8F" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="04921B8F" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7437E987" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="7437E987" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2006E32B" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00ED7E6B" w:rsidRDefault="00161E3F" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="2006E32B" w14:textId="77777777" w:rsidR="00161E3F" w:rsidRPr="00023A82" w:rsidRDefault="00161E3F" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w14:paraId="0FE80660" w14:textId="77777777" w:rsidTr="00067FF0">
+      <w:tr w:rsidR="00466D83" w:rsidRPr="00023A82" w14:paraId="0FE80660" w14:textId="77777777" w:rsidTr="00067FF0">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263431FD" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="263431FD" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6E7BB2" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="005A2717" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="3B6E7BB2" w14:textId="70282958" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="006D1036" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7E6B">
+            <w:r w:rsidRPr="00023A82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>RAZEM:</w:t>
+              <w:t>KWOTA WNIOSKOWANEGO DOFINANSOWANIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="188C2BC4" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="188C2BC4" w14:textId="4FC70642" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="006D1036" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5477B859" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00ED7E6B" w:rsidRDefault="00466D83" w:rsidP="00ED7E6B">
-            <w:pPr>
+          <w:p w14:paraId="5477B859" w14:textId="77777777" w:rsidR="00466D83" w:rsidRPr="00023A82" w:rsidRDefault="00466D83" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53335020" w14:textId="77777777" w:rsidR="00554A7B" w:rsidRPr="00ED7E6B" w:rsidRDefault="00554A7B" w:rsidP="00554A7B">
-[...35 lines deleted...]
-    <w:p w14:paraId="3F45860C" w14:textId="0920E2A0" w:rsidR="00D819E2" w:rsidRPr="00ED7E6B" w:rsidRDefault="00D819E2" w:rsidP="00382A70">
+    <w:p w14:paraId="7F2ECD17" w14:textId="56109164" w:rsidR="00E26C74" w:rsidRPr="00023A82" w:rsidRDefault="00E1321C" w:rsidP="0066696C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED7E6B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
         <w:lastRenderedPageBreak/>
-        <w:t>Ocena ryzyka funkcjo</w:t>
-[...1183 lines deleted...]
-        <w:t>Przewidywane efekty ekonomiczne prowadzenia działalności gospodarczej.</w:t>
+        <w:t>Szacowane przychody i koszty w pierwszym roku prowadzenia działalności gospodarczej wraz z uzasadnieniem przyjętych założeń.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5537" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> szacowane przychody i</w:t>
+      </w:r>
+      <w:r w:rsidR="00210520">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5537" w:rsidRPr="00023A82">
+        <w:t>koszty w pierwszym roku prowadzenia działalności gospodarczej (miesięcznie) wraz z uzasadnieniem przyjętych założeń</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         <w:tblCaption w:val="Przewidywane efekty ekonomiczne prowadzenia działalności gospodarczej."/>
         <w:tblDescription w:val="Tabela przedstawia przewidywane efekty ekonomiczne prowadzenia działalności gospodarczej. W pierwszej kolumnie znajdują się wiersze opisowe. W drugiej kolumnie należy wpisać wartość w zł efektów ekonomicznych za miesiąc. W trzeciej kolumnie należy wpisać wartość w zł efektów ekonomicznych za rok."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5102"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E6097" w14:paraId="0870B556" w14:textId="77777777" w:rsidTr="00FB1AC7">
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="0870B556" w14:textId="77777777" w:rsidTr="001A4724">
         <w:trPr>
-          <w:trHeight w:val="277"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0CADFE89" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0CADFE89" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0A93C2" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A0A93C2" w14:textId="67A7F948" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Miesiąc</w:t>
+              <w:t>PRZYCHODY/KOSZTY MISIĘCZNIE</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="52D31F9D" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52D31F9D" w14:textId="4FC8E094" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>Rok</w:t>
+              <w:t>PRZYCHDY/KOSZTY ROCZNIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6097" w14:paraId="4A9D3D8C" w14:textId="77777777" w:rsidTr="00FB1AC7">
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="4A9D3D8C" w14:textId="77777777" w:rsidTr="00633696">
         <w:trPr>
-          <w:trHeight w:val="297"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="66E95BE9" w14:textId="45CC7C15" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="66E95BE9" w14:textId="45CC7C15" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="68"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>PRZYCHODY</w:t>
             </w:r>
-            <w:r w:rsidR="008C77DC">
+            <w:r w:rsidR="008C77DC" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="60"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>ZŁ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2177F847" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196"/>
+          <w:p w14:paraId="2177F847" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="127C6E39" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196"/>
+          <w:p w14:paraId="127C6E39" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6097" w14:paraId="0C93FB32" w14:textId="77777777" w:rsidTr="00FB1AC7">
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="0C93FB32" w14:textId="77777777" w:rsidTr="00633696">
         <w:trPr>
-          <w:trHeight w:val="570"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4F1095" w14:textId="6CFBB869" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D4F1095" w14:textId="47A805C9" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Ze</w:t>
+              <w:t>z</w:t>
             </w:r>
-            <w:r w:rsidR="003549C3">
-              <w:rPr>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="003549C3" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="59"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>sprzedaży</w:t>
             </w:r>
-            <w:r w:rsidR="003549C3">
-              <w:rPr>
+            <w:r w:rsidR="003549C3" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="51"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>(produktów,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>usług,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>towarów)</w:t>
             </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3BED1C" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2D3BED1C" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0421DD" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6F0421DD" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6097" w14:paraId="39A372B6" w14:textId="77777777" w:rsidTr="00FB1AC7">
+      <w:tr w:rsidR="001A4724" w:rsidRPr="00023A82" w14:paraId="1BB4264A" w14:textId="77777777" w:rsidTr="00633696">
         <w:trPr>
-          <w:trHeight w:val="345"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="241873D3" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="256064F1" w14:textId="325FE063" w:rsidR="001A4724" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="001A4724" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ozostałe przychody:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0D3F2C" w14:textId="77777777" w:rsidR="001A4724" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3D8214" w14:textId="77777777" w:rsidR="001A4724" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4724" w:rsidRPr="00023A82" w14:paraId="36EF1776" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B38DB8" w14:textId="593A3757" w:rsidR="001A4724" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>RAZEM PRZYCHODY:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E509F63" w14:textId="77777777" w:rsidR="001A4724" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FF871D" w14:textId="77777777" w:rsidR="001A4724" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="39A372B6" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="241873D3" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="61"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>KOSZTY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="60"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:rPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>ZŁ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="59202424" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196"/>
+          <w:p w14:paraId="59202424" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="411765A6" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196"/>
+          <w:p w14:paraId="411765A6" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6097" w14:paraId="68A0C4E1" w14:textId="77777777" w:rsidTr="00FB1AC7">
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="493F5E89" w14:textId="77777777" w:rsidTr="00633696">
         <w:trPr>
-          <w:trHeight w:val="316"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4E748F0D" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7AADDFCD" w14:textId="1E0964CD" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="001A4724" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>akup materiałów przeznaczonych do zużycia w procesie produkcji lub świadczenia usług</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6FA32C" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D3B7D0" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="67E556A6" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5602722A" w14:textId="548D0718" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidR="001A4724" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>akup towarów, nabywanych w celu odsprzedaży na potrzeby prowadzenia działalności handlowej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E299F6" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E395101" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="16F52816" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6439FC7D" w14:textId="38FA9040" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>koszty</w:t>
+            </w:r>
+            <w:r w:rsidR="001A4724" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administracyjne, najem lokalu, podatki </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F982D9D" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1AB096" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="775220FA" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560F934E" w14:textId="2DB827DC" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wynagrodzenia z tytułu zatrudnienia pracowników i koszty pochodne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9303D5" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5906DCD1" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="3893C4C1" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="29923B3E" w14:textId="31305563" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Składki na ubezpieczenie zdrowotne i społeczne własne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F775FD" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="55765B27" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="6046BFEE" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EFF4EF" w14:textId="12B8DA0A" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>opłaty eksploatacyjne: energia, woda, gaz, telefon, poczta itp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B943FFA" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="31673AC7" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="192D383D" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="564E177C" w14:textId="72B29004" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Inne koszty (np. zakup paliwa, reklama itp .)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B6DCF3" w14:textId="7D7A77C3" w:rsidR="00DE2D0D" w:rsidRPr="00023A82" w:rsidRDefault="00DE2D0D" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="19470722" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E96750" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="1F1D1125" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CC4D84" w14:textId="31F8078A" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>1.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAZEM KOSZTY </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C6A895" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3E17A0" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="795E327D" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="39277EE0" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>C.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>zakupionych</w:t>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZYSK</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>BRUTTO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>(A-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>B)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3B2753" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="67606DB9" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E6097" w14:paraId="493F5E89" w14:textId="77777777" w:rsidTr="00FB1AC7">
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="7B77723A" w14:textId="77777777" w:rsidTr="00633696">
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7AADDFCD" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196">
-[...2 lines deleted...]
-              <w:t>surowców</w:t>
+          <w:p w14:paraId="2DC3CEE9" w14:textId="4FE491F2" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:spacing w:val="56"/>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-              <w:t>do</w:t>
+            <w:r w:rsidR="001A4724" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PODATEK DOCHODOWY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A33C86">
-[...1 lines deleted...]
-                <w:spacing w:val="61"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE590E4" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F46946" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E6097" w:rsidRPr="00023A82" w14:paraId="5BEB403E" w14:textId="77777777" w:rsidTr="00633696">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DAD7B7" w14:textId="143FA32A" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="001A4724" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. </w:t>
+            </w:r>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>potrzeb</w:t>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ZYSK</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:spacing w:val="58"/>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-              <w:t>produkcji</w:t>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NETTO</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E6097" w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>(C-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00023A82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>D)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6FA32C" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196"/>
+          <w:p w14:paraId="4A926571" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="04D3B7D0" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196"/>
-[...1892 lines deleted...]
-          <w:p w14:paraId="6D4A7158" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00A33C86" w:rsidRDefault="000E6097" w:rsidP="00284196"/>
+          <w:p w14:paraId="6D4A7158" w14:textId="77777777" w:rsidR="000E6097" w:rsidRPr="00023A82" w:rsidRDefault="000E6097" w:rsidP="00023A82">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50C6EA5B" w14:textId="369AFCF9" w:rsidR="000F329D" w:rsidRPr="000E6097" w:rsidRDefault="003D2925" w:rsidP="00382A70">
+    <w:p w14:paraId="36A561C6" w14:textId="5E516222" w:rsidR="009B6FE0" w:rsidRPr="00210520" w:rsidRDefault="005064C5" w:rsidP="00C27E02">
+      <w:pPr>
+        <w:pStyle w:val="Podtytu"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Część A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2863F6A8" w14:textId="2F191AB0" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Należy uzasadnić prognozę cen sprzedaży własnych produktów / usług / towarów. Jeśli w</w:t>
+      </w:r>
+      <w:r w:rsidR="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>kolejnych miesiącach prowadzenia działalności mogą wystąpić jakiekolwiek zmiany cen, należy uwzględnić procentowy (kwotowy) wskaźnik wzrostu ceny i wskazać wartość uśrednioną.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFA63D3" w14:textId="77777777" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Miesięczną wartość sprzedaży produktu / usługi / towaru należy wyliczyć według poniższego wzoru:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516D987E" w14:textId="5A49D44D" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rodzaj produktu / usługi / towaru x cena jednostkowa produktu / usługi / towar x jednostka miary (np. sztuki) x szacowana Ilość w miesiącu = miesięczna wartość</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7480091D" w14:textId="2F38B779" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Przykład: rodzaj usługi: strzyżenie damskie, cena jednostkowa = 85,00 zł, szacowana ilość w</w:t>
+      </w:r>
+      <w:r w:rsidR="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>miesiącu = 50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEA9A97" w14:textId="77777777" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wartość miesięczna = 85 x 50 = 4.250,00 zł miesięcznie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E89198A" w14:textId="2C4C272A" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jeżeli w ramach planowanej do uruchomienia działalności gospodarczej, wnioskodawca zamierza świadczyć różne usługi należy dla każdego rodzaju usługi rozpisać wartość sprzedaży wg w/w wzoru. Następnie należy zsumować poszczególne kwoty i wskazać ich łączną wartości.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA58598" w14:textId="77777777" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Przykład: usługa nr 1 = 8.500,00 zł / m-c , usługa nr 2 = 10.000,00 zł / m-c, usługa nr 3 = 7.000,00 zł / m-c</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A94117" w14:textId="00872DEF" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Razem: 4.250,00 +10.000,00 +7.000,00 = 21.250,00 zł / miesięcznie. 21.250,00 x 12 m - cy = 255.000,00 zł /rocznie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A211EE" w14:textId="37433B42" w:rsidR="009B6FE0" w:rsidRPr="00210520" w:rsidRDefault="005064C5" w:rsidP="00210520">
+      <w:pPr>
+        <w:pStyle w:val="Podtytu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Cz</w:t>
+      </w:r>
+      <w:r w:rsidR="001F06BC" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ęść</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6805D905" w14:textId="38193FEE" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Należy odnieść się tylko do kosztów, które wystąpią i wskazać ich miesięczną wartość. Proszę uzasadnić prognozę wartości każdego z kosztów. Jeśli w kolejnych miesiącach prowadzenia działalności mogą wystąpić jakiekolwiek zmiany w wielkości kosztów, należy uwzględnić procentowy (kwotowy) wskaźnik wzrostu ceny wskazać wartość uśrednioną. W</w:t>
+      </w:r>
+      <w:r w:rsidR="00457C36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>przypadku wystąpienia kilku rodzajów kosztów w ramach jednej grupy zależy je rozpisać i</w:t>
+      </w:r>
+      <w:r w:rsidR="00457C36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zsumować.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F21DBE1" w14:textId="19237049" w:rsidR="009B6FE0" w:rsidRPr="00023A82" w:rsidRDefault="009B6FE0" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Przykład: Poz. - Opłaty eksploatacyjne: energia – 200,00 zł miesięcznie, woda – 100,00 zł miesięcznie,</w:t>
+      </w:r>
+      <w:r w:rsidR="005064C5" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>telefon – 75,00 zł miesięcznie. Razem: 375,00 zł miesięcznie. 375,00 x 12 miesięcy = 4.500,00 zł / rocznie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550430B8" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="005064C5" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uzasadnienie przyjętych założeń:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C6EA5B" w14:textId="0C05C932" w:rsidR="000F329D" w:rsidRPr="00023A82" w:rsidRDefault="005064C5" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………...</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB706B" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB706B" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>...............................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3E98" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87D27" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD97F15" w14:textId="743C080C" w:rsidR="00A4015A" w:rsidRDefault="002B61C4" w:rsidP="00210520">
+      <w:pPr>
+        <w:spacing w:before="960" w:after="720" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Data i czytelny podpis Wnioskodawcy: ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…………………….………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E2C8BF" w14:textId="2D6D913B" w:rsidR="00AB706B" w:rsidRPr="00210520" w:rsidRDefault="00A4015A" w:rsidP="00A4015A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1508A63C" w14:textId="08880D7E" w:rsidR="00FB1AC7" w:rsidRPr="00023A82" w:rsidRDefault="00ED251D" w:rsidP="0066696C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
-      <w:r w:rsidRPr="009C2934">
+      <w:r w:rsidRPr="00023A82">
+        <w:lastRenderedPageBreak/>
+        <w:t>OŚWIADCZENIA WNIOSKODAWCY</w:t>
+      </w:r>
+      <w:r w:rsidR="00214F8F" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00214F8F" w:rsidRPr="00023A82">
+        <w:t>dotyczy: bezrobotnych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A8661B" w14:textId="50BD3F54" w:rsidR="00FF50F5" w:rsidRPr="00023A82" w:rsidRDefault="00214F8F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Oświadczam, że</w:t>
+      </w:r>
+      <w:r w:rsidR="00836BD6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na dzień złożenia wniosku</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BA6" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk208821727"/>
+    </w:p>
+    <w:p w14:paraId="15E64ED7" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00836BD6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w okresie ostatnich 2 lat nie byłem prawomocnie skazany za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A70" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>obrocie cywilnoprawnym na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, za przestępstwo skarbowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75E76" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1418D559" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00836BD6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w okresie ostatnich 12 miesięcy nie wykonywałem działalności gospodarczej na terytorium Rzeczypospolitej Polskiej i nie pozostawałem w okresie zawieszenia wykonywania działalności gospodarczej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3137A164" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00836BD6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie wykonuję za granicą działalności gospodarczej i nie pozostaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0B52" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w okresie zawieszenia wykonywania tej działalności gospodarczej;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk208822697"/>
+    </w:p>
+    <w:p w14:paraId="7C12E476" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00836BD6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie skorzystałem z bezzwrotnych środków publicznych na podjęcie działalności gospodarczej, założenie lub przystąpienie do spółdzielni socjalnej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BAF6A3" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00836BD6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie skorzystałem z umorzenia pożyczki, o którym mowa w art. 187 ustawy o rynku pracy i służbach zatrudnienia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429BCED2" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00836BD6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w okresie ostatnich 12 miesięcy nie przerwałem z własnej winy realizacji formy pomocy określonej w ustawie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FDAB4F" w14:textId="458CB8D6" w:rsidR="0060555E" w:rsidRPr="00210520" w:rsidRDefault="00836BD6" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie złożyłem do innego starosty wniosku o dofinansowanie podjęcia działalności gospodarczej lub wniosku o środki na założenie lub przystąpienie do spółdzielni socjalnej.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1A8C78B9" w14:textId="0F5E6CA0" w:rsidR="00210520" w:rsidRPr="00210520" w:rsidRDefault="00B22F4D" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Zapoznałem się z treścią</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B69" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B69" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>„Regulamin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B69" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przyznawania środków na podjęcie działalności gospodarczej” obowiązujący w Powiatowym Urzędzie Pracy w Świdniku i</w:t>
+      </w:r>
+      <w:r w:rsidR="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94B69" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>przyjmuję warunki w nim określone.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="09F1FF96" w14:textId="77777777" w:rsidR="00210520" w:rsidRPr="00210520" w:rsidRDefault="00A80895" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Zostałem poinformowany o możliwości</w:t>
+      </w:r>
+      <w:r w:rsidR="0080085D" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokonani</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0080085D" w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anonimowej ewaluacji w zakresie satysfakcji, jakości i trafności zaoferowanej pomocy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>dostępnej w formie ankiety na stronie PUP w Świdniku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9AEE85" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00991F11" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Wyrażam /nie wyrażam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na udział w badaniach rynku pracy prowadzonych przez publiczne służby zatrudnienia, organy administracji rządowej, samorządowej lub na ich zlecenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B38BB42" w14:textId="39CB99AD" w:rsidR="00A94B69" w:rsidRPr="00A4015A" w:rsidRDefault="00A94B69" w:rsidP="00A4015A">
+      <w:pPr>
+        <w:spacing w:after="600" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Oświadczam, że powyższe informacje są zgodne ze stanem prawnym i</w:t>
+      </w:r>
+      <w:r w:rsidR="00210520" w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>faktycznym co poświadczam własnoręcznym podpisem.</w:t>
+      </w:r>
+      <w:r w:rsidR="00836BD6" w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jestem świadomy odpowiedz</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91688" w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ialności karnej za złożenie fałszywego oświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3939D958" w14:textId="5F6945C5" w:rsidR="00A94B69" w:rsidRPr="00023A82" w:rsidRDefault="003212A8" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Data i czytelny podpis Wnioskodawcy: ………………………………….………</w:t>
+      </w:r>
+      <w:r w:rsidR="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532B530C" w14:textId="22146AC7" w:rsidR="00210520" w:rsidRPr="00210520" w:rsidRDefault="00382A70" w:rsidP="0066696C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">OŚWIADCZENIA WNIOSKODAWCY </w:t>
+      </w:r>
+      <w:r w:rsidR="007F47F8" w:rsidRPr="00023A82">
+        <w:t>(dotyczy: absolwentów CIS i KIS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E508FCC" w14:textId="3FAB5BC9" w:rsidR="00FF50F5" w:rsidRPr="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Oświadczam, że na dzień złożenia wniosku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131F54BC" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w okresie ostatnich 2 lat nie byłem prawomocnie skazany za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A70" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>obrocie cywilnoprawnym na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, za przestępstwo skarbowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A0E63C" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716295EA" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w okresie ostatnich 12 miesięcy nie wykonywałem działalności gospodarczej na terytorium Rzeczypospolitej Polskiej i nie pozostawałem w okresie zawieszenia wykonywania działalności gospodarczej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D0B48C" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie wykonuję za granicą działalności gospodarczej i nie pozostaje w okresie zawieszenia wykonywania tej działalności gospodarczej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9BD658" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie skorzystałem z bezzwrotnych środków publicznych na podjęcie działalności gospodarczej, założenie lub przystąpienie do spółdzielni socjalnej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D01C865" w14:textId="77777777" w:rsidR="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie skorzystałem z umorzenia pożyczki, o którym mowa w art. 187 ustawy o rynku pracy i służbach zatrudnienia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7A8A47" w14:textId="45C977B2" w:rsidR="00120754" w:rsidRPr="00210520" w:rsidRDefault="00120754" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie złożyłem do innego starosty wniosku o dofinansowanie podjęcia działalności gospodarczej lub wniosku o środki na założenie lub przystąpienie do spółdzielni socjalnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF2F9C8" w14:textId="1A118434" w:rsidR="00A05264" w:rsidRDefault="00991F11" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zapoznałem się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z treścią „Regulaminu przyznawania środków na podjęcie działalności gospodarczej” obowiązujący w Powiatowym Urzędzie Pracy w Świdniku i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>przyjmuję warunki w nim określone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B893C3B" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="00991F11" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zostałem poinformowany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o możliwości dokonania anonimowej ewaluacji w zakresie satysfakcji, jakości i trafności zaoferowanej pomocy, dostępnej w formie ankiety na stronie PUP w Świdniku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1267CDBE" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="00991F11" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Wyrażam /nie wyrażam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na udział w badaniach rynku pracy prowadzonych przez publiczne służby zatrudnienia, organy administracji rządowej, samorządowej lub na ich zlecenie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA9B336" w14:textId="334CA2E1" w:rsidR="00991F11" w:rsidRPr="00A4015A" w:rsidRDefault="00991F11" w:rsidP="00A4015A">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Oświadczam,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> że powyższe informacje są zgodne ze stanem prawnym i faktycznym co poświadczam własnoręcznym podpisem. Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAB879C" w14:textId="6E95562F" w:rsidR="00A4015A" w:rsidRDefault="00991F11" w:rsidP="00A05264">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Data i czytelny podpis Wnioskodawcy: ………………………………….………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1A50AA" w14:textId="1EFF8660" w:rsidR="008310CE" w:rsidRPr="00A05264" w:rsidRDefault="00A4015A" w:rsidP="00A4015A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1508A63C" w14:textId="1EB090EA" w:rsidR="00FB1AC7" w:rsidRDefault="00ED251D" w:rsidP="00382A70">
+    <w:p w14:paraId="216D2908" w14:textId="77777777" w:rsidR="00382A70" w:rsidRPr="00023A82" w:rsidRDefault="007F47F8" w:rsidP="0066696C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Oświadczenia Wnioskodawcy </w:t>
+      </w:r>
+      <w:r w:rsidR="008310CE" w:rsidRPr="00023A82">
+        <w:t xml:space="preserve">(dotyczy: </w:t>
+      </w:r>
+      <w:r w:rsidR="00120754" w:rsidRPr="00023A82">
+        <w:t>poszukującego pracy niezatrudnionego i</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A70" w:rsidRPr="00023A82">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00120754" w:rsidRPr="00023A82">
+        <w:t>niewykonującego innej pracy zarobkowej opiekuna osoby niepełnosprawnej)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7E492F" w14:textId="303460BF" w:rsidR="008310CE" w:rsidRPr="00A05264" w:rsidRDefault="00CC4216" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Oświadczam, że:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5386C" w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zaznaczyć właściwe)</w:t>
+      </w:r>
+      <w:r w:rsidR="00120754" w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D05C4C" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="006F787F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w okresie ostatnich 2 lat nie byłem prawomocnie skazany za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w</w:t>
+      </w:r>
+      <w:r w:rsidR="00382A70" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>obrocie cywilnoprawnym na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, za przestępstwo skarbowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0B52" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7087C227" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="006F787F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie skorzystałem z bezzwrotnych środków publicznych na podjęcie działalności gospodarczej, założenie lub przystąpienie do spółdzielni socjalnej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7501637C" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="006F787F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie skorzystałem z umorzenia pożyczki, o którym mowa w art. 187 ustawy o rynku pracy i służbach zatrudnienia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF3DBFC" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="006F787F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w okresie ostatnich 12 miesięcy nie przerwałem z własnej winy realizacji formy pomocy określonej w ustawie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1321154C" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="006F787F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie złożyłem do innego starosty wniosku o dofinansowanie podjęcia działalności gospodarczej lub wniosku o środki na założenie lub przystąpienie do spółdzielni socjalnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA0707F" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="00E91688" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie wykonuję działalności gospodarczej i nie pozostaje w okresie zawieszenia działalności gospodarczej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01796367" w14:textId="4F47BB0F" w:rsidR="00A05264" w:rsidRDefault="00991F11" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zapoznałem się z treścią „Regulaminu przyznawania środków na podjęcie działalności gospodarczej” obowiązujący w Powiatowym Urzędzie Pracy w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Świdniku i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>przyjmuję warunki w nim określone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042B9CC3" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="00991F11" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zostałem poinformowany o możliwości dokonania anonimowej ewaluacji w zakresie satysfakcji, jakości i trafności zaoferowanej pomocy, dostępnej w formie ankiety na stronie PUP w Świdniku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036DA4CF" w14:textId="77777777" w:rsidR="00A05264" w:rsidRDefault="00991F11" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Wyrażam /nie wyrażam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na udział w badaniach rynku pracy prowadzonych przez publiczne służby zatrudnienia, organy administracji rządowej, samorządowej lub na ich zlecenie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2950F304" w14:textId="168C9EBE" w:rsidR="00991F11" w:rsidRPr="00A4015A" w:rsidRDefault="00991F11" w:rsidP="00A4015A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4015A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Oświadczam, że powyższe informacje są zgodne ze stanem prawnym i faktycznym co poświadczam własnoręcznym podpisem. Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0439F68B" w14:textId="0B0EE4B7" w:rsidR="00E91688" w:rsidRPr="00A4015A" w:rsidRDefault="00991F11" w:rsidP="00A4015A">
+      <w:pPr>
+        <w:spacing w:before="720" w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05264">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Data i czytelny podpis Wnioskodawcy: ………………………………….………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCE86A8" w14:textId="5C8809E1" w:rsidR="00615C58" w:rsidRPr="00023A82" w:rsidRDefault="00A4015A" w:rsidP="00A4015A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A10C248" w14:textId="77777777" w:rsidR="00615C58" w:rsidRPr="00023A82" w:rsidRDefault="00615C58" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>VIII. OŚWIADCZENIA WNIOSKODAWCY</w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="3BD9444B" w14:textId="0BED2947" w:rsidR="00836BD6" w:rsidRPr="00C75E76" w:rsidRDefault="00836BD6" w:rsidP="00382A70">
+        <w:t>Zostałem/am poinformowany/na, że:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE22CEC" w14:textId="77777777" w:rsidR="002130FF" w:rsidRDefault="005A26FB" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00615C58" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpisanie umowy powinno nastąpić maksymalnie w terminie </w:t>
+      </w:r>
+      <w:r w:rsidR="00615C58" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>jednego miesiąca od dnia pozytywnego rozpatrzenia</w:t>
+      </w:r>
+      <w:r w:rsidR="00615C58" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wniosku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44086AF9" w14:textId="77777777" w:rsidR="002130FF" w:rsidRPr="002130FF" w:rsidRDefault="009472B3" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nie</w:t>
+      </w:r>
+      <w:r w:rsidR="00424904" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dostarczenie </w:t>
+      </w:r>
+      <w:r w:rsidR="00615C58" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumentów i </w:t>
+      </w:r>
+      <w:r w:rsidR="00424904" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niepodpisanie </w:t>
+      </w:r>
+      <w:r w:rsidR="00615C58" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>umowy w</w:t>
+      </w:r>
+      <w:r w:rsidR="005A26FB" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/w terminach </w:t>
+      </w:r>
+      <w:r w:rsidR="00615C58" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traktowane będzie, jako moja </w:t>
+      </w:r>
+      <w:r w:rsidR="00615C58" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezygnacja z przyznanego dofinansowania. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B88763A" w14:textId="7C9DBCE8" w:rsidR="00615C58" w:rsidRPr="002130FF" w:rsidRDefault="00615C58" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="720" w:line="300" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Podpisanie w/w umowy oraz wypłata środków musi nastąpić maksymalnie do końca roku kalendarzowego, w którym złożyłem(am) wniosek</w:t>
+      </w:r>
+      <w:r w:rsidR="00424904" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, a w przypadku projektów w</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00424904" w:rsidRPr="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>czasie ich realizacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2C63F7" w14:textId="77777777" w:rsidR="00615C58" w:rsidRPr="00023A82" w:rsidRDefault="00615C58" w:rsidP="00023A82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5310"/>
+        </w:tabs>
+        <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Czytelny podpis Wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B03CCDA" w14:textId="7E1647C5" w:rsidR="009154EE" w:rsidRPr="00023A82" w:rsidRDefault="00615C58" w:rsidP="00023A82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5310"/>
+        </w:tabs>
+        <w:spacing w:after="1080" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002130FF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……………….</w:t>
+      </w:r>
+      <w:r w:rsidR="009154EE" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2C1F83" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="0066696C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:lastRenderedPageBreak/>
+        <w:t>Załączniki do wniosku niezbędne w celu przyznania bezrobotnemu, absolwentowi CIS, absolwentowi KIS czy opiekunowi dofinansowania:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C1B85C" w14:textId="17782748" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>W zależności od wskazanej formy zabezpieczenia zwrotu dofinansowania:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CA7E1B" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w przypadku weksla z poręczeniem wekslowym (aval) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>do wniosku należy dostarczyć:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D54C61A" w14:textId="21C1BCDD" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="00C27E02">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+          <w:tab w:val="num" w:pos="371"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="1437" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>oświadczenie poręczyciela (załącznik nr 1 lub 1a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08408354" w14:textId="205F7B32" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w przypadku poręczenia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>do wniosku należy dostarczyć:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFAE39E" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="00C27E02">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+          <w:tab w:val="num" w:pos="371"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="1437" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>oświadczenie poręczyciela (załącznik  nr 1, 1a lub 1b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFADD6C" w14:textId="37FBB516" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>w przypadku aktu notarialnego o dobrowolnym poddaniu się egzekucji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wniosku należy dostarczyć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D347B" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00C27E02" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>wypełnione oświadczenie o sytuacji finansowej Wnioskodawcy w dniu złożenia wniosku ( załącznik nr 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A307A9" w14:textId="7AED7427" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>w przypadku weksla in blanco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wniosku należy dostarczyć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7169A1FA" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>wypełnione oświadczenie o sytuacji finansowej Wnioskodawcy w dniu złożenia wniosku ( załącznik nr 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C77EDE0" w14:textId="125A7233" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w przypadku blokady środków zgromadzonych na rachunku płatniczym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>do wniosku należy dostarczyć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEDA689" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+          <w:tab w:val="num" w:pos="371"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="1437" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>oświadczenie Wnioskodawcy (załącznik nr 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1A887E" w14:textId="1DF21A61" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>w przypadku gwarancji bankowej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wniosku należy dostarczyć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F348DA" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>promesę banku/ opinię o kliencie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673EAF6E" w14:textId="3D6DF5BD" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>w przypadku zastawu rejestrowego na prawach i rzeczach do wniosku należy dostarczyć:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADCFFCD" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00C27E02" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="770A8442" w14:textId="6702CBA0" w:rsidR="00836BD6" w:rsidRPr="00382A70" w:rsidRDefault="00836BD6" w:rsidP="00382A70">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokument potwierdzający własność przedmiotu zastawu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5749DEC0" w14:textId="77777777" w:rsidR="00C27E02" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="0FFD825C" w14:textId="1724CAFB" w:rsidR="00836BD6" w:rsidRPr="00382A70" w:rsidRDefault="00836BD6" w:rsidP="00382A70">
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Załącznik nr 4 tj. dane do podpisania umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E73EAC5" w14:textId="77777777" w:rsidR="00C27E02" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0B7EB6D4" w14:textId="1C30238B" w:rsidR="00836BD6" w:rsidRPr="00382A70" w:rsidRDefault="00836BD6" w:rsidP="00382A70">
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dokumenty potwierdzające cenę szacunkową planowanych zakupów (m.in. wydruki ze stron, ceny z katalogów, oferty handlowe itp.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270CB291" w14:textId="77777777" w:rsidR="00C27E02" w:rsidRPr="00C27E02" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="1738875C" w14:textId="41B81B6C" w:rsidR="00836BD6" w:rsidRPr="00382A70" w:rsidRDefault="00836BD6" w:rsidP="00382A70">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Formularz informacji przedstawionych przy ubieganiu się o pomoc de minimis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73756F75" w14:textId="77777777" w:rsidR="00C27E02" w:rsidRPr="00C27E02" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="59FDAB4F" w14:textId="76089F24" w:rsidR="0060555E" w:rsidRPr="00382A70" w:rsidRDefault="00836BD6" w:rsidP="00382A70">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Oświadczenie o wysokości uzyskanej pomocy de minimis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C65EA4" w14:textId="77777777" w:rsidR="00C27E02" w:rsidRPr="00C27E02" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Oświadczenie wnioskodawcy ubiegającego się o pomoc de minimis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C81D13" w14:textId="01133AE0" w:rsidR="00DD7B0F" w:rsidRPr="00C27E02" w:rsidRDefault="00DD7B0F" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="720" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27E02">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Klauzula informacyjna dotycząca przetwarzania danych osobowych dla poręczyciela oraz jego współmałżonka oraz współmałżonka Wnioskodawcy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDF956A" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Uwaga!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F73C9A3" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Złożony wniosek wraz z dokumentacją nie podlega zwrotowi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180B7305" w14:textId="77777777" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Złożenie wniosku nie gwarantuje otrzymania dofinansowania. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD583BF" w14:textId="48B074CF" w:rsidR="007B2944" w:rsidRPr="00023A82" w:rsidRDefault="007B2944" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5386C">
-        <w:rPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Od negatywnego rozpatrzenia złożonego wniosku nie przysługuje odwołanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CAFF27" w14:textId="77777777" w:rsidR="00C27E02" w:rsidRDefault="00C27E02">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0A350A" w14:textId="356F9C46" w:rsidR="009472B3" w:rsidRPr="00023A82" w:rsidRDefault="00CB7D09" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>OŚWIADCZENIE O WYSOKOŚCI UZYSKANEJ POMOCY DE MINIMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D9989D" w14:textId="4A146CD7" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(wypełnia tylko beneficjent pomocy publicznej)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FB7853" w14:textId="77777777" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C08818" w14:textId="77777777" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Podstawa prawna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4531B804" w14:textId="0F693781" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>art. 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87D27" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 4 Rozporządzenia Komisji (UE) 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis Dz. Urz. UE L, 2023/2831 z 15.12.2023)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6D4D3E" w14:textId="7DB19B69" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oświadczam, iż: (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87D27" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zaznaczyć właściwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406AF581" w14:textId="77777777" w:rsidR="009E55F6" w:rsidRDefault="00633696" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E55F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w okresie trzech poprzedzających lat nie uzyskałem pomocy de minimis oraz pomocy de minimis w rolnictwie lub rybołówstwie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB37156" w14:textId="550FE976" w:rsidR="00633696" w:rsidRPr="009E55F6" w:rsidRDefault="00633696" w:rsidP="008D48ED">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E55F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w okresie trzech poprzedzających lat uzyskałem pomoc de minimis oraz pomoc de minimis w rolnictwie lub rybołówstwie w wysokości: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050FD387" w14:textId="77777777" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="006C1B97">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w PLN …………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2805ACCC" w14:textId="7CC2E912" w:rsidR="003D6D96" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="006C1B97">
+      <w:pPr>
+        <w:spacing w:after="600" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w EUR…………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A464A42" w14:textId="5C744502" w:rsidR="00B87D27" w:rsidRPr="003D6D96" w:rsidRDefault="00633696" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oświadczam, że dane zawarte w niniejszym oświadczeniu są zgodne ze stanem faktycznym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...38 lines deleted...]
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703B0F8E" w14:textId="77777777" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informacje dotyczące osoby upoważnionej do przedstawienia informacji:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D0BD7D" w14:textId="68A9D166" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77022479" w14:textId="77777777" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Numer telefonu………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283E1B69" w14:textId="77777777" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="1200" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stanowisko służbowe……………………………………………………..……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568DAD7E" w14:textId="73884619" w:rsidR="009472B3" w:rsidRPr="003D6D96" w:rsidRDefault="00633696" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data i podpis…………………..…………………….…………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDB0E95" w14:textId="77777777" w:rsidR="00633696" w:rsidRPr="00023A82" w:rsidRDefault="00633696" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7A796B" w14:textId="1D66B81F" w:rsidR="00FF50F5" w:rsidRDefault="000F329D" w:rsidP="00382A70">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4794D884" w14:textId="0CA04DF3" w:rsidR="00AB706B" w:rsidRPr="00023A82" w:rsidRDefault="00AB706B" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>IX</w:t>
-[...22 lines deleted...]
-        <w:rPr>
+        <w:t>OŚWIADCZENIE WNIOSKODAWCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34432A81" w14:textId="4DF62E42" w:rsidR="00AB706B" w:rsidRPr="00023A82" w:rsidRDefault="00AB706B" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="621605F4" w14:textId="3DAA3F1A" w:rsidR="00120754" w:rsidRPr="00382A70" w:rsidRDefault="00120754" w:rsidP="00382A70">
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UBIEGAJĄCEGO SIĘ O POMOC DE MINIMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6FEFB5" w14:textId="63D26948" w:rsidR="003D6D96" w:rsidRPr="00023A82" w:rsidRDefault="00AB706B" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oświadczam, że (proszę właściwe zaznaczyć):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D59E9E1" w14:textId="3F0797DC" w:rsidR="00AB706B" w:rsidRPr="003D6D96" w:rsidRDefault="00AB706B" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jestem beneficjentem pomocy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="01EF46B9" w14:textId="77777777" w:rsidR="00120754" w:rsidRPr="00382A70" w:rsidRDefault="00120754" w:rsidP="00382A70">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nie jestem beneficjentem pomocy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="003D6D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6E31C8" w14:textId="77777777" w:rsidR="00AB706B" w:rsidRPr="00023A82" w:rsidRDefault="00AB706B" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w rozumieniu art. 2 pkt 16 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC1987A" w14:textId="77777777" w:rsidR="003D6D96" w:rsidRDefault="00AB706B" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w sprawach dotyczących pomocy publicznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7A323A" w14:textId="414954F2" w:rsidR="00AB706B" w:rsidRPr="003D6D96" w:rsidRDefault="00AB706B" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>O pomoc de minimis ubiegam się w związku z planowaną do uruchomienia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE59F42" w14:textId="77777777" w:rsidR="00AB706B" w:rsidRPr="00023A82" w:rsidRDefault="00AB706B" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>działalnością gospodarczą w rozumieniu art. 2 pkt 17 ustawy z dnia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001B65B2" w14:textId="69B76F44" w:rsidR="00AB706B" w:rsidRPr="00023A82" w:rsidRDefault="00AB706B" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A426430" w14:textId="77777777" w:rsidR="003D6D96" w:rsidRDefault="00DD7B0F" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049068A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB706B" w:rsidRPr="00023A82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4EBD3983" w14:textId="77777777" w:rsidR="00382A70" w:rsidRDefault="00120754" w:rsidP="00382A70">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AK / NIE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE4418D" w14:textId="6451471A" w:rsidR="00AB706B" w:rsidRPr="003D6D96" w:rsidRDefault="00CB7D09" w:rsidP="008D48ED">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...675 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D6D96">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D21">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB706B" w:rsidRPr="003D6D96">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00514D21">
+        <w:t>pełniam / nie spełniam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB706B" w:rsidRPr="003D6D96">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>(wypełnia tylko beneficjent pomocy publicznej)</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="480" w:after="0"/>
+        <w:t xml:space="preserve"> warunki(ów) dopuszczalności udzielenia pomocy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F74FDDD" w14:textId="4653E335" w:rsidR="002B61C4" w:rsidRPr="00023A82" w:rsidRDefault="00AB706B" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="600" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00514D21">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Podstawa prawna:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>de minimis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B4CDD2" w14:textId="77777777" w:rsidR="005B3E98" w:rsidRPr="00023A82" w:rsidRDefault="005B3E98" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00514D21">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>art. 7, ust. 4 Rozporządzenia Komisji (UE) 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00514D21">
+        <w:t>Oświadczam, że dane zawarte w niniejszym oświadczeniu są zgodne ze stanem faktycznym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E48B40D" w14:textId="77777777" w:rsidR="005B3E98" w:rsidRPr="00023A82" w:rsidRDefault="005B3E98" w:rsidP="003D6D96">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:br/>
-[...5 lines deleted...]
-        <w:spacing w:before="480" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00514D21">
+        <w:t>Informacje dotyczące osoby upoważnionej do przedstawienia informacji:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36302A7E" w14:textId="77777777" w:rsidR="005B3E98" w:rsidRPr="00023A82" w:rsidRDefault="005B3E98" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Oświadczam, iż*:</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00514D21">
+        <w:t>Imię i nazwisko…………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DB0075" w14:textId="77777777" w:rsidR="005B3E98" w:rsidRPr="00023A82" w:rsidRDefault="005B3E98" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">w okresie trzech poprzedzających lat </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00514D21">
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pomocy de minimis oraz pomocy de minimis w rolnictwie lub rybołówstwie </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="567"/>
+        <w:t>Numer telefonu…………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAD7CCC" w14:textId="77777777" w:rsidR="005B3E98" w:rsidRPr="00023A82" w:rsidRDefault="005B3E98" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00514D21">
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00514D21">
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">w okresie trzech poprzedzających lat </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00514D21">
+        <w:t>Stanowisko służbowe……………………………………………………..……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394FA89D" w14:textId="39CDA2D0" w:rsidR="002B61C4" w:rsidRPr="00023A82" w:rsidRDefault="005B3E98" w:rsidP="00023A82">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pomoc de minimis oraz pomoc de minimis w rolnictwie lub rybołówstwie w wysokości: </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="3544"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023A82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...134 lines deleted...]
-        </w:rPr>
         <w:t>Data i podpis…………………..…………………….……………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBB1D64" w14:textId="6EF18A34" w:rsidR="00871379" w:rsidRDefault="00871379" w:rsidP="00871379">
-[...876 lines deleted...]
-    <w:sectPr w:rsidR="003822EF" w:rsidRPr="003822EF">
+    <w:sectPr w:rsidR="002B61C4" w:rsidRPr="00023A82" w:rsidSect="00C27E02">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32BB9D5B" w14:textId="77777777" w:rsidR="00FB1AC7" w:rsidRDefault="00FB1AC7" w:rsidP="000F089B">
+    <w:p w14:paraId="33419519" w14:textId="77777777" w:rsidR="008D48ED" w:rsidRDefault="008D48ED" w:rsidP="000F089B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E2591F3" w14:textId="77777777" w:rsidR="00FB1AC7" w:rsidRDefault="00FB1AC7" w:rsidP="000F089B">
+    <w:p w14:paraId="38582629" w14:textId="77777777" w:rsidR="008D48ED" w:rsidRDefault="008D48ED" w:rsidP="000F089B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26270117" w14:textId="028BA50D" w:rsidR="00FB1AC7" w:rsidRDefault="00FB1AC7" w:rsidP="009B42E1">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="529F5324" w14:textId="77777777" w:rsidR="00FB1AC7" w:rsidRDefault="00FB1AC7" w:rsidP="000F089B">
+    <w:p w14:paraId="738C1DD5" w14:textId="77777777" w:rsidR="008D48ED" w:rsidRDefault="008D48ED" w:rsidP="000F089B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13103249" w14:textId="77777777" w:rsidR="00FB1AC7" w:rsidRDefault="00FB1AC7" w:rsidP="000F089B">
+    <w:p w14:paraId="715AFA1D" w14:textId="77777777" w:rsidR="008D48ED" w:rsidRDefault="008D48ED" w:rsidP="000F089B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5A187D22" w14:textId="3968A568" w:rsidR="00FB1AC7" w:rsidRPr="004D0100" w:rsidRDefault="00FB1AC7" w:rsidP="00C25013">
+    <w:p w14:paraId="5A187D22" w14:textId="3968A568" w:rsidR="00FB1AC7" w:rsidRPr="004D0100" w:rsidRDefault="00FB1AC7" w:rsidP="0013081F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
         <w:spacing w:after="480" w:line="300" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D0100">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004D0100">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12138,122 +11584,516 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0046139A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ależy wskazać nr konta, którego właścicielem jest wyłącznie wnioskodawca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6B16B45E" w14:textId="77777777" w:rsidR="00FB1AC7" w:rsidRDefault="00FB1AC7" w:rsidP="00BB24F0">
+    <w:p w14:paraId="6B16B45E" w14:textId="5FFEE427" w:rsidR="00FB1AC7" w:rsidRDefault="00FB1AC7" w:rsidP="00BB24F0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB24F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>należy wskazać JEDEN symbol i przedmiot planowanej działalności gospodarczej według Polskiej Klasyfikacji Działalności (PKD) na poziomie podklasy</w:t>
+        <w:t xml:space="preserve">należy wskazać JEDEN symbol i przedmiot planowanej działalności gospodarczej według Polskiej Klasyfikacji Działalności (PKD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00387FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="1AD6BC7D" w14:textId="521675E8" w:rsidR="00E53E0F" w:rsidRDefault="00E53E0F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3197">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W przypadku działalności wykonywanej mobilnie należy wskazać adres miejsca przechowywania zakupionych w ramach dofinansowania składników majątkowych</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="68CF661A" w14:textId="77777777" w:rsidR="00C469E9" w:rsidRPr="00C469E9" w:rsidRDefault="00C469E9" w:rsidP="00C469E9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C469E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Urząd może odmówić przyjęcia zaproponowanego zabezpieczenia, jeżeli uzna, że</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778CF405" w14:textId="77777777" w:rsidR="00C469E9" w:rsidRPr="00C469E9" w:rsidRDefault="00C469E9" w:rsidP="00C469E9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C469E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wskazane zabezpieczenie nie jest wystarczające do pokrycia zobowiązań, które mogą</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4C8B19" w14:textId="757A5854" w:rsidR="00C469E9" w:rsidRDefault="00C469E9" w:rsidP="00C469E9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C469E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>powstać w związku z nieprawidłową realizacją umowy</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="38C7B776" w14:textId="0970E483" w:rsidR="00EA2F0A" w:rsidRPr="00210520" w:rsidRDefault="003F4598" w:rsidP="00210520">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Przy zabezpieczeniu umowy w formie weksla in blanco koniecz</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2F0A" w:rsidRPr="00EA2F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ne jest ustanowienie dodatkowego zabezpieczenia w formie określonej w pkt. III a-b</w:t>
+      </w:r>
+      <w:r w:rsidR="00743C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2F0A" w:rsidRPr="00EA2F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d-g</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="0E759BA0" w14:textId="3525E28C" w:rsidR="00EA2F0A" w:rsidRDefault="00EA2F0A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Przy zabezpieczeniu umowy w formie weksla in blanco konieczne jest ustanowienie dodatkowego zabezpieczenia w formie określonej w pkt. III a-</w:t>
+      </w:r>
+      <w:r w:rsidR="00743C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="1D0CE724" w14:textId="563BE060" w:rsidR="00AB706B" w:rsidRPr="002B61C4" w:rsidRDefault="00AB706B" w:rsidP="002B61C4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Beneficjentem pomocy jest podmiot prowadzący działalność gospodarczą, w tym podmiot prowadzący</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>działalność w zakresie rolnictwa lub rybołówstwa, bez względu na formę organizacyjno – prawną oraz sposób</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>finansowania, który otrzymał pomoc publiczną.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="1FD56BB6" w14:textId="77777777" w:rsidR="00AB706B" w:rsidRPr="00AB706B" w:rsidRDefault="00AB706B" w:rsidP="00AB706B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Działalność gospodarcza – należy przez to rozumieć działalność gospodarczą, do której mają</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zastosowanie reguły konkurencji określone w przepisach części trzeciej tytułu VII rozdziału 1 Traktatu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o Funkcjonowaniu Unii Europejskiej.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Przez działalność gospodarczą należy rozumieć oferowanie towarów i usług na rynku, przy czym pojęcie to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dotyczy zarówno działalności produkcyjnej, jak i dystrybucyjnej i usługowej. Nie jest istotne występowanie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zarobkowego charakteru działalności, w związku z czym działalność gospodarczą w rozumieniu unijnego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prawa konkurencji, prowadzić mogą także podmioty typu non-profit (stowarzyszenia, fundacje). Nie ma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>również znaczenia jak dana działalność jest kwalifikowana w prawie krajowym oraz czy podmiot wpisany jest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D34614A" w14:textId="5A13C38D" w:rsidR="00AB706B" w:rsidRDefault="00AB706B" w:rsidP="002B61C4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB706B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>do krajowego rejestru przedsiębiorców lub ewidencji działalności gospodarczej</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000004"/>
     <w:name w:val="WW8Num6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000D"/>
     <w:name w:val="WW8Num15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000016"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="26468EAA"/>
+    <w:tmpl w:val="33E09B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
@@ -12347,136 +12187,367 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000001C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000001C"/>
     <w:name w:val="WW8Num32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06227E58"/>
+    <w:nsid w:val="006B4327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="874E42CA"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:tmpl w:val="7326EE38"/>
+    <w:lvl w:ilvl="0" w:tplc="7F8695E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Nagwek1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AFB7CD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA1457AE"/>
+    <w:lvl w:ilvl="0" w:tplc="E6F842C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ED65164"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66AC3722"/>
+    <w:lvl w:ilvl="0" w:tplc="E6F842C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11DE1816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA727114"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -12521,185 +12592,156 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="2"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14AE0A2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11961814"/>
+    <w:lvl w:ilvl="0" w:tplc="00147020">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AD04BCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42D8B1E2"/>
+    <w:lvl w:ilvl="0" w:tplc="C9765E78">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
-        <w:i w:val="0"/>
-[...115 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -12731,476 +12773,252 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18620F7F"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="259C03F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F15274D4"/>
-    <w:lvl w:ilvl="0" w:tplc="406AAC2E">
+    <w:tmpl w:val="F68288BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BCF5DBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26D2B664"/>
+    <w:lvl w:ilvl="0" w:tplc="B534FFDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
-[...339 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8D70B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="239ED838"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -13246,163 +13064,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370F7EAC"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385D057B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F28C7222"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13444,1722 +13149,1860 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="390A6323"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED102E48"/>
+    <w:lvl w:ilvl="0" w:tplc="E6F842C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388F0616"/>
+    <w:nsid w:val="3C857929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="916A1BCC"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="9AB23426"/>
+    <w:lvl w:ilvl="0" w:tplc="E4541B7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1371" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2091" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2811" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4251" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4971" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5691" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6411" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA347C9"/>
+    <w:nsid w:val="3F7E1134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="87CC15B0"/>
-[...225 lines deleted...]
-    <w:tmpl w:val="12C2D964"/>
+    <w:tmpl w:val="747E6EB6"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2727" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4887" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD01CDF"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D87093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E48154C"/>
+    <w:tmpl w:val="F82C43D8"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1083" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1803" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2523" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3243" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3963" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4683" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5403" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6123" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6843" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD01CDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="851CF224"/>
+    <w:lvl w:ilvl="0" w:tplc="F7F64BF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F172FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="490A5A10"/>
+    <w:lvl w:ilvl="0" w:tplc="785A89F6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1437" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2157" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2877" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4317" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5037" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5757" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6477" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E1413C9"/>
+    <w:nsid w:val="58D40290"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C79E9594"/>
+    <w:tmpl w:val="33E09B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...101 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...32 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD123D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E646284"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="851" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1571" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2291" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3011" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3731" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4451" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5171" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5891" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6611" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61E13CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A469460"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="B0BA7096"/>
+    <w:lvl w:ilvl="0" w:tplc="88942944">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CE1AC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECEA7D70"/>
+    <w:lvl w:ilvl="0" w:tplc="91A0498C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683172AE"/>
+    <w:nsid w:val="6B707857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB8EDAC8"/>
-    <w:lvl w:ilvl="0" w:tplc="51D6E150">
+    <w:tmpl w:val="085ACD9A"/>
+    <w:lvl w:ilvl="0" w:tplc="C9765E78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76212D4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A8AB8EA"/>
+    <w:lvl w:ilvl="0" w:tplc="E6F842C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697C797B"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF32442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E24A7FA"/>
-[...123 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="6B284118"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1918174904">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="133110416">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="887716292">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1413891257">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="932712796">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1904441560">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1385301153">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1866600144">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1164667665">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1824737410">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1698658049">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="28145863">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1703821923">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1888297099">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="617223045">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1958565968">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="324745588">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="17" w16cid:durableId="535898110">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="111871163">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="18" w16cid:durableId="760565077">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1130054023">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="19" w16cid:durableId="1704598832">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1431002606">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="2046977669">
+  <w:num w:numId="20" w16cid:durableId="654064817">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1261137487">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="21" w16cid:durableId="2020692866">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1904441560">
+  <w:num w:numId="22" w16cid:durableId="230697816">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1959486267">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1385301153">
+  <w:num w:numId="24" w16cid:durableId="2144106288">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1866600144">
-[...17 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1208496593">
+  <w:num w:numId="25" w16cid:durableId="78798446">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="383986621">
-[...11 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1881548075">
+  <w:num w:numId="26" w16cid:durableId="954948721">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C35121"/>
     <w:rsid w:val="00006B37"/>
     <w:rsid w:val="00012F14"/>
     <w:rsid w:val="0001504F"/>
     <w:rsid w:val="000164B4"/>
+    <w:rsid w:val="00023A82"/>
     <w:rsid w:val="00024659"/>
     <w:rsid w:val="00030009"/>
     <w:rsid w:val="0003594C"/>
     <w:rsid w:val="00046CAD"/>
     <w:rsid w:val="00067FF0"/>
     <w:rsid w:val="00073450"/>
     <w:rsid w:val="00075948"/>
     <w:rsid w:val="00075B57"/>
     <w:rsid w:val="000776AC"/>
     <w:rsid w:val="00087158"/>
     <w:rsid w:val="00091894"/>
     <w:rsid w:val="00095B7A"/>
     <w:rsid w:val="000A442E"/>
     <w:rsid w:val="000A45A9"/>
+    <w:rsid w:val="000A4E32"/>
     <w:rsid w:val="000B0231"/>
+    <w:rsid w:val="000B34BE"/>
     <w:rsid w:val="000B7240"/>
     <w:rsid w:val="000C2368"/>
     <w:rsid w:val="000C33ED"/>
+    <w:rsid w:val="000C3E1F"/>
     <w:rsid w:val="000C628C"/>
     <w:rsid w:val="000C63E4"/>
     <w:rsid w:val="000E6097"/>
     <w:rsid w:val="000F089B"/>
     <w:rsid w:val="000F329D"/>
     <w:rsid w:val="000F5C0D"/>
     <w:rsid w:val="000F5D0A"/>
+    <w:rsid w:val="000F7AFA"/>
     <w:rsid w:val="001035ED"/>
     <w:rsid w:val="001040CA"/>
     <w:rsid w:val="00120754"/>
+    <w:rsid w:val="00120940"/>
     <w:rsid w:val="001275BE"/>
+    <w:rsid w:val="0013081F"/>
     <w:rsid w:val="00135934"/>
     <w:rsid w:val="0014111B"/>
+    <w:rsid w:val="001618E0"/>
     <w:rsid w:val="00161E3F"/>
     <w:rsid w:val="00171549"/>
     <w:rsid w:val="001717DC"/>
     <w:rsid w:val="00172784"/>
     <w:rsid w:val="00173074"/>
     <w:rsid w:val="00175D08"/>
+    <w:rsid w:val="00180DEB"/>
     <w:rsid w:val="0018401C"/>
     <w:rsid w:val="001A303E"/>
+    <w:rsid w:val="001A4724"/>
     <w:rsid w:val="001A5170"/>
     <w:rsid w:val="001C5C9E"/>
     <w:rsid w:val="001D1313"/>
     <w:rsid w:val="001D74B6"/>
+    <w:rsid w:val="001F06BC"/>
     <w:rsid w:val="001F7778"/>
     <w:rsid w:val="00203EC2"/>
+    <w:rsid w:val="00210520"/>
+    <w:rsid w:val="002130FF"/>
     <w:rsid w:val="00214F8F"/>
     <w:rsid w:val="00215771"/>
     <w:rsid w:val="00217C98"/>
     <w:rsid w:val="002437AA"/>
+    <w:rsid w:val="002777F0"/>
     <w:rsid w:val="00282171"/>
     <w:rsid w:val="00284196"/>
+    <w:rsid w:val="002878DB"/>
     <w:rsid w:val="002905B3"/>
+    <w:rsid w:val="002A060F"/>
+    <w:rsid w:val="002B0AC0"/>
+    <w:rsid w:val="002B211B"/>
     <w:rsid w:val="002B53CC"/>
+    <w:rsid w:val="002B61C4"/>
+    <w:rsid w:val="002F4819"/>
     <w:rsid w:val="002F7CA2"/>
     <w:rsid w:val="0031529E"/>
+    <w:rsid w:val="003155E3"/>
     <w:rsid w:val="003212A8"/>
     <w:rsid w:val="00327918"/>
     <w:rsid w:val="00334008"/>
     <w:rsid w:val="0033676E"/>
     <w:rsid w:val="003549C3"/>
     <w:rsid w:val="00364DC8"/>
     <w:rsid w:val="0036548C"/>
     <w:rsid w:val="003746AA"/>
     <w:rsid w:val="00374D04"/>
     <w:rsid w:val="003822EF"/>
     <w:rsid w:val="00382A70"/>
+    <w:rsid w:val="003854B7"/>
+    <w:rsid w:val="00387FA8"/>
     <w:rsid w:val="0039037A"/>
+    <w:rsid w:val="0039158F"/>
+    <w:rsid w:val="003A2C7F"/>
     <w:rsid w:val="003A4629"/>
+    <w:rsid w:val="003A4AFE"/>
     <w:rsid w:val="003A5F9C"/>
     <w:rsid w:val="003A7D18"/>
     <w:rsid w:val="003B55C6"/>
     <w:rsid w:val="003C248F"/>
     <w:rsid w:val="003D2925"/>
     <w:rsid w:val="003D4955"/>
+    <w:rsid w:val="003D6D96"/>
     <w:rsid w:val="003E1688"/>
     <w:rsid w:val="003E361F"/>
     <w:rsid w:val="003E3749"/>
     <w:rsid w:val="003E61E1"/>
+    <w:rsid w:val="003F4598"/>
     <w:rsid w:val="003F5329"/>
     <w:rsid w:val="00404928"/>
+    <w:rsid w:val="00413A65"/>
     <w:rsid w:val="004152F3"/>
+    <w:rsid w:val="00424904"/>
     <w:rsid w:val="00450FF6"/>
     <w:rsid w:val="0045282B"/>
+    <w:rsid w:val="0045727E"/>
+    <w:rsid w:val="00457C36"/>
     <w:rsid w:val="0046139A"/>
     <w:rsid w:val="00461671"/>
     <w:rsid w:val="00466D83"/>
     <w:rsid w:val="00472AF0"/>
     <w:rsid w:val="00473D79"/>
     <w:rsid w:val="00480413"/>
     <w:rsid w:val="0048143E"/>
+    <w:rsid w:val="0049068A"/>
     <w:rsid w:val="0049644B"/>
     <w:rsid w:val="004A62B0"/>
     <w:rsid w:val="004C1785"/>
     <w:rsid w:val="004D05D0"/>
     <w:rsid w:val="004D308E"/>
     <w:rsid w:val="004D4FAB"/>
+    <w:rsid w:val="004D6BE1"/>
     <w:rsid w:val="004E5CB5"/>
     <w:rsid w:val="004F323D"/>
+    <w:rsid w:val="005064C5"/>
     <w:rsid w:val="00514D21"/>
     <w:rsid w:val="00517059"/>
     <w:rsid w:val="00517D64"/>
     <w:rsid w:val="00533A81"/>
     <w:rsid w:val="0054367F"/>
     <w:rsid w:val="00547858"/>
+    <w:rsid w:val="005503FE"/>
     <w:rsid w:val="00554A7B"/>
     <w:rsid w:val="0056610A"/>
     <w:rsid w:val="00566539"/>
     <w:rsid w:val="00571E73"/>
+    <w:rsid w:val="005753CE"/>
     <w:rsid w:val="005761D8"/>
     <w:rsid w:val="00583C65"/>
+    <w:rsid w:val="00597E2C"/>
     <w:rsid w:val="005A26FB"/>
     <w:rsid w:val="005A2717"/>
     <w:rsid w:val="005A36AB"/>
+    <w:rsid w:val="005B3E98"/>
     <w:rsid w:val="005C7E29"/>
     <w:rsid w:val="005D399D"/>
+    <w:rsid w:val="005D426E"/>
     <w:rsid w:val="005D4B2C"/>
     <w:rsid w:val="005D56E7"/>
     <w:rsid w:val="005E372B"/>
     <w:rsid w:val="005E52F9"/>
     <w:rsid w:val="005E7852"/>
     <w:rsid w:val="005F21BE"/>
+    <w:rsid w:val="005F6555"/>
     <w:rsid w:val="00605218"/>
     <w:rsid w:val="0060555E"/>
     <w:rsid w:val="00615C58"/>
+    <w:rsid w:val="006273EB"/>
     <w:rsid w:val="00630FAD"/>
+    <w:rsid w:val="00633696"/>
+    <w:rsid w:val="00633C2F"/>
+    <w:rsid w:val="00642FE7"/>
+    <w:rsid w:val="0066696C"/>
+    <w:rsid w:val="006671A7"/>
     <w:rsid w:val="00677E03"/>
     <w:rsid w:val="00694C3F"/>
     <w:rsid w:val="00697474"/>
     <w:rsid w:val="006A4265"/>
     <w:rsid w:val="006C13FA"/>
+    <w:rsid w:val="006C1B97"/>
+    <w:rsid w:val="006D1036"/>
     <w:rsid w:val="006D3569"/>
     <w:rsid w:val="006E1804"/>
     <w:rsid w:val="006E4389"/>
     <w:rsid w:val="006F1CC7"/>
+    <w:rsid w:val="006F2098"/>
     <w:rsid w:val="006F3731"/>
     <w:rsid w:val="006F3D4E"/>
     <w:rsid w:val="006F787F"/>
     <w:rsid w:val="00704365"/>
     <w:rsid w:val="00711CFB"/>
+    <w:rsid w:val="0071661E"/>
     <w:rsid w:val="0071700B"/>
+    <w:rsid w:val="00735BE4"/>
     <w:rsid w:val="00736C41"/>
     <w:rsid w:val="00743755"/>
+    <w:rsid w:val="00743C0E"/>
     <w:rsid w:val="00745E28"/>
+    <w:rsid w:val="007510EA"/>
     <w:rsid w:val="00753DEF"/>
     <w:rsid w:val="00760221"/>
+    <w:rsid w:val="00761FFB"/>
     <w:rsid w:val="00775299"/>
     <w:rsid w:val="007754EF"/>
     <w:rsid w:val="00780BA5"/>
     <w:rsid w:val="00781E1E"/>
+    <w:rsid w:val="007904DF"/>
     <w:rsid w:val="00794EB1"/>
+    <w:rsid w:val="00796400"/>
+    <w:rsid w:val="007A0E12"/>
+    <w:rsid w:val="007B2944"/>
     <w:rsid w:val="007C1195"/>
     <w:rsid w:val="007C1B2B"/>
+    <w:rsid w:val="007D283F"/>
     <w:rsid w:val="007D4100"/>
     <w:rsid w:val="007E09EA"/>
     <w:rsid w:val="007F0239"/>
     <w:rsid w:val="007F47F8"/>
+    <w:rsid w:val="0080085D"/>
     <w:rsid w:val="0080103F"/>
     <w:rsid w:val="00804EB2"/>
     <w:rsid w:val="00820FB4"/>
     <w:rsid w:val="00822D18"/>
     <w:rsid w:val="00826091"/>
     <w:rsid w:val="00826F4B"/>
     <w:rsid w:val="00830731"/>
     <w:rsid w:val="008310CE"/>
     <w:rsid w:val="00836BD6"/>
     <w:rsid w:val="008413B9"/>
     <w:rsid w:val="00843EBE"/>
+    <w:rsid w:val="008451E6"/>
     <w:rsid w:val="00846F70"/>
+    <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008517E5"/>
+    <w:rsid w:val="0085241D"/>
     <w:rsid w:val="00852B3C"/>
     <w:rsid w:val="00862580"/>
+    <w:rsid w:val="008646A5"/>
     <w:rsid w:val="00871379"/>
     <w:rsid w:val="008741EF"/>
     <w:rsid w:val="008758E5"/>
     <w:rsid w:val="00876C7B"/>
     <w:rsid w:val="00890AB5"/>
     <w:rsid w:val="00890C46"/>
     <w:rsid w:val="00895E95"/>
     <w:rsid w:val="0089736A"/>
+    <w:rsid w:val="008A08DB"/>
     <w:rsid w:val="008A0A8F"/>
     <w:rsid w:val="008A4675"/>
     <w:rsid w:val="008A4CF5"/>
     <w:rsid w:val="008B1D23"/>
+    <w:rsid w:val="008B634F"/>
     <w:rsid w:val="008C5E6A"/>
     <w:rsid w:val="008C77DC"/>
+    <w:rsid w:val="008D48ED"/>
+    <w:rsid w:val="008D4EC0"/>
     <w:rsid w:val="008D51CF"/>
     <w:rsid w:val="008D590A"/>
     <w:rsid w:val="008E2DFF"/>
     <w:rsid w:val="008E678C"/>
     <w:rsid w:val="008F0BC6"/>
     <w:rsid w:val="009046F4"/>
     <w:rsid w:val="00914749"/>
     <w:rsid w:val="009154EE"/>
     <w:rsid w:val="00916508"/>
     <w:rsid w:val="009208F3"/>
     <w:rsid w:val="00921F9B"/>
     <w:rsid w:val="0092333E"/>
     <w:rsid w:val="00925EE8"/>
     <w:rsid w:val="00934787"/>
     <w:rsid w:val="0093666C"/>
+    <w:rsid w:val="009472B3"/>
     <w:rsid w:val="009523C6"/>
     <w:rsid w:val="00952571"/>
+    <w:rsid w:val="00952940"/>
     <w:rsid w:val="0095322B"/>
     <w:rsid w:val="0096772E"/>
     <w:rsid w:val="009747E0"/>
+    <w:rsid w:val="00974C33"/>
     <w:rsid w:val="00987299"/>
+    <w:rsid w:val="00991F11"/>
     <w:rsid w:val="009942CA"/>
+    <w:rsid w:val="009A0E87"/>
+    <w:rsid w:val="009A50F5"/>
     <w:rsid w:val="009B42E1"/>
     <w:rsid w:val="009B6EDE"/>
+    <w:rsid w:val="009B6FE0"/>
     <w:rsid w:val="009C2934"/>
     <w:rsid w:val="009D728D"/>
     <w:rsid w:val="009D76B6"/>
+    <w:rsid w:val="009E55F6"/>
     <w:rsid w:val="009F7626"/>
     <w:rsid w:val="00A01A34"/>
     <w:rsid w:val="00A04730"/>
+    <w:rsid w:val="00A05264"/>
     <w:rsid w:val="00A053CA"/>
     <w:rsid w:val="00A15C2E"/>
     <w:rsid w:val="00A33A5D"/>
     <w:rsid w:val="00A33C86"/>
+    <w:rsid w:val="00A378A6"/>
+    <w:rsid w:val="00A4015A"/>
     <w:rsid w:val="00A46C07"/>
     <w:rsid w:val="00A52AE3"/>
     <w:rsid w:val="00A55247"/>
     <w:rsid w:val="00A56D36"/>
     <w:rsid w:val="00A63E1B"/>
     <w:rsid w:val="00A668C2"/>
+    <w:rsid w:val="00A80895"/>
     <w:rsid w:val="00A94B69"/>
     <w:rsid w:val="00AA1313"/>
     <w:rsid w:val="00AA7CA0"/>
     <w:rsid w:val="00AB2B2E"/>
+    <w:rsid w:val="00AB706B"/>
     <w:rsid w:val="00AC65D0"/>
+    <w:rsid w:val="00AD18CF"/>
     <w:rsid w:val="00AD6F9F"/>
     <w:rsid w:val="00AD75C0"/>
     <w:rsid w:val="00AD7DFA"/>
     <w:rsid w:val="00AE3CE4"/>
     <w:rsid w:val="00AF04F4"/>
     <w:rsid w:val="00AF5F5C"/>
     <w:rsid w:val="00B120A6"/>
     <w:rsid w:val="00B16433"/>
+    <w:rsid w:val="00B2068C"/>
     <w:rsid w:val="00B224E6"/>
     <w:rsid w:val="00B22F4D"/>
     <w:rsid w:val="00B30AEB"/>
+    <w:rsid w:val="00B35A7B"/>
     <w:rsid w:val="00B42F1A"/>
     <w:rsid w:val="00B42F2F"/>
     <w:rsid w:val="00B5386C"/>
     <w:rsid w:val="00B6107F"/>
     <w:rsid w:val="00B65A4B"/>
     <w:rsid w:val="00B77BEC"/>
     <w:rsid w:val="00B8371C"/>
     <w:rsid w:val="00B83B24"/>
+    <w:rsid w:val="00B87D27"/>
+    <w:rsid w:val="00B91E22"/>
     <w:rsid w:val="00B92FB4"/>
     <w:rsid w:val="00BB24F0"/>
     <w:rsid w:val="00BB619C"/>
     <w:rsid w:val="00BC1B02"/>
     <w:rsid w:val="00BC3BB3"/>
     <w:rsid w:val="00BC3FAD"/>
     <w:rsid w:val="00BC59C6"/>
     <w:rsid w:val="00BD405C"/>
     <w:rsid w:val="00BD5A1C"/>
     <w:rsid w:val="00BD62F9"/>
     <w:rsid w:val="00BE020B"/>
     <w:rsid w:val="00BE62D6"/>
     <w:rsid w:val="00BF1A38"/>
     <w:rsid w:val="00BF34E3"/>
+    <w:rsid w:val="00C0592B"/>
     <w:rsid w:val="00C07269"/>
     <w:rsid w:val="00C25013"/>
     <w:rsid w:val="00C2758D"/>
+    <w:rsid w:val="00C27E02"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C40C4B"/>
     <w:rsid w:val="00C41FE4"/>
+    <w:rsid w:val="00C451C6"/>
     <w:rsid w:val="00C45E84"/>
+    <w:rsid w:val="00C469E9"/>
     <w:rsid w:val="00C676C2"/>
     <w:rsid w:val="00C75E76"/>
     <w:rsid w:val="00C82844"/>
     <w:rsid w:val="00C84E9E"/>
     <w:rsid w:val="00C916C0"/>
     <w:rsid w:val="00C92128"/>
     <w:rsid w:val="00CA3FAC"/>
     <w:rsid w:val="00CA4AEB"/>
+    <w:rsid w:val="00CB7D09"/>
     <w:rsid w:val="00CC4216"/>
     <w:rsid w:val="00CD2F84"/>
+    <w:rsid w:val="00CD7050"/>
     <w:rsid w:val="00CE0501"/>
+    <w:rsid w:val="00CF023A"/>
     <w:rsid w:val="00D02616"/>
     <w:rsid w:val="00D21262"/>
+    <w:rsid w:val="00D430B1"/>
     <w:rsid w:val="00D4532C"/>
     <w:rsid w:val="00D4762C"/>
+    <w:rsid w:val="00D53F4A"/>
     <w:rsid w:val="00D65765"/>
     <w:rsid w:val="00D81673"/>
     <w:rsid w:val="00D819E2"/>
+    <w:rsid w:val="00D87D63"/>
     <w:rsid w:val="00D90BD9"/>
     <w:rsid w:val="00D9795D"/>
     <w:rsid w:val="00DA217A"/>
     <w:rsid w:val="00DB1742"/>
     <w:rsid w:val="00DB4F85"/>
     <w:rsid w:val="00DB5666"/>
     <w:rsid w:val="00DC24A8"/>
     <w:rsid w:val="00DD2D6C"/>
+    <w:rsid w:val="00DD343A"/>
     <w:rsid w:val="00DD3FDF"/>
     <w:rsid w:val="00DD77EC"/>
+    <w:rsid w:val="00DD7B0F"/>
+    <w:rsid w:val="00DE2D0D"/>
     <w:rsid w:val="00DE5345"/>
+    <w:rsid w:val="00DF31A9"/>
     <w:rsid w:val="00DF388F"/>
     <w:rsid w:val="00E037A2"/>
     <w:rsid w:val="00E04E9D"/>
+    <w:rsid w:val="00E1321C"/>
     <w:rsid w:val="00E17FA7"/>
     <w:rsid w:val="00E229C9"/>
     <w:rsid w:val="00E26C74"/>
     <w:rsid w:val="00E30AEF"/>
     <w:rsid w:val="00E36AD2"/>
     <w:rsid w:val="00E37EC0"/>
     <w:rsid w:val="00E4265F"/>
     <w:rsid w:val="00E46D27"/>
     <w:rsid w:val="00E5213F"/>
     <w:rsid w:val="00E5382F"/>
+    <w:rsid w:val="00E53E0F"/>
     <w:rsid w:val="00E60E5D"/>
     <w:rsid w:val="00E63989"/>
+    <w:rsid w:val="00E665B9"/>
+    <w:rsid w:val="00E84BB3"/>
     <w:rsid w:val="00E85C11"/>
     <w:rsid w:val="00E90C8A"/>
     <w:rsid w:val="00E91688"/>
     <w:rsid w:val="00E92A3B"/>
     <w:rsid w:val="00E97F38"/>
+    <w:rsid w:val="00EA2F0A"/>
+    <w:rsid w:val="00EA3197"/>
     <w:rsid w:val="00EA7CE8"/>
     <w:rsid w:val="00EB1406"/>
+    <w:rsid w:val="00EC2D95"/>
     <w:rsid w:val="00EC2E86"/>
+    <w:rsid w:val="00EC79A6"/>
+    <w:rsid w:val="00ED0B52"/>
     <w:rsid w:val="00ED251D"/>
     <w:rsid w:val="00ED7E6B"/>
+    <w:rsid w:val="00EE5537"/>
     <w:rsid w:val="00EE7C7A"/>
     <w:rsid w:val="00EE7E19"/>
     <w:rsid w:val="00EF07FC"/>
     <w:rsid w:val="00EF08FB"/>
     <w:rsid w:val="00EF449F"/>
     <w:rsid w:val="00F002B5"/>
     <w:rsid w:val="00F0313B"/>
     <w:rsid w:val="00F05ED5"/>
+    <w:rsid w:val="00F06BFF"/>
     <w:rsid w:val="00F15301"/>
     <w:rsid w:val="00F203E0"/>
+    <w:rsid w:val="00F30095"/>
+    <w:rsid w:val="00F4100E"/>
     <w:rsid w:val="00F426BB"/>
+    <w:rsid w:val="00F4682C"/>
     <w:rsid w:val="00F51B40"/>
     <w:rsid w:val="00F54DF8"/>
     <w:rsid w:val="00F5727B"/>
     <w:rsid w:val="00F74558"/>
     <w:rsid w:val="00F8512B"/>
     <w:rsid w:val="00F85C52"/>
     <w:rsid w:val="00FA0B4E"/>
     <w:rsid w:val="00FA0EE3"/>
     <w:rsid w:val="00FA60B5"/>
     <w:rsid w:val="00FB1AC7"/>
     <w:rsid w:val="00FB33B6"/>
+    <w:rsid w:val="00FC1ABE"/>
     <w:rsid w:val="00FC3BA6"/>
     <w:rsid w:val="00FD66FB"/>
     <w:rsid w:val="00FE40D2"/>
     <w:rsid w:val="00FF50F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="173CA311"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2DFC1CEA-1822-4BA9-8939-DB9F296095BC}"/>
+  <w15:docId w15:val="{B500BAB7-9C04-428F-8165-A161DE47F8B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -15318,51 +15161,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -15535,55 +15378,59 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F74558"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00382A70"/>
+    <w:rsid w:val="0066696C"/>
     <w:pPr>
       <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="720" w:after="120" w:line="300" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AF04F4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -15851,61 +15698,61 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tekstpodstawowy21">
     <w:name w:val="Tekst podstawowy 21"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00CA4AEB"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00382A70"/>
+    <w:rsid w:val="0066696C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006F1CC7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="009B6EDE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
@@ -16116,106 +15963,151 @@
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fn-ref">
     <w:name w:val="fn-ref"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="006A4265"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E53E0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E53E0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E53E0F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Biecalista1">
+    <w:name w:val="Bieżąca lista1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A05264"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1312060934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="809370930">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="896664012">
+            <w:div w:id="55864239">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="89005842">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="55864239">
+            <w:div w:id="896664012">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1221748584">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
@@ -16490,71 +16382,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE74C0C-3BFF-419D-977D-5C04CF06BD0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>16385</Characters>
+  <Pages>16</Pages>
+  <Words>3493</Words>
+  <Characters>20964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19077</CharactersWithSpaces>
+  <CharactersWithSpaces>24409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrycja Adamowicz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>